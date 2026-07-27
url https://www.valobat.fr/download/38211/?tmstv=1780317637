--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -1,789 +1,2674 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://valobat353.sharepoint.com/sites/D-COMMUNICATION/Documents partages/01- Communication/04- Site web/Barèmes/EPRO 2026/Correction du 8 juin 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\PierreCIFARELLI\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{11CA0A57-3A28-4F6A-9AD6-1585B8147196}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{37DD1349-BD5D-478D-842A-FD094CC5AA85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="21600" windowHeight="11295" xr2:uid="{9821D53D-46FC-4D08-9905-BB2913B815B6}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{031393FF-1529-41DD-8287-3634C5D7FC85}"/>
   </bookViews>
   <sheets>
     <sheet name="Barème_EPRO-2026_ A TELECHARGER" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1109" uniqueCount="57">
-[...19 lines deleted...]
-    <t>Code catégorie</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3354" uniqueCount="788">
+  <si>
+    <t>Code éco-part</t>
+  </si>
+  <si>
+    <t>Type emballage</t>
+  </si>
+  <si>
+    <t>Code type emballage</t>
+  </si>
+  <si>
+    <t>Catégorie Matériaux</t>
+  </si>
+  <si>
+    <t>Code Catégorie Matériaux</t>
+  </si>
+  <si>
+    <t>Catégorie d'usage</t>
+  </si>
+  <si>
+    <t>Code catégorie d'usage</t>
   </si>
   <si>
     <t>Classification</t>
   </si>
   <si>
     <t>Code classification</t>
   </si>
   <si>
-    <t>Tarif</t>
+    <t>éco-modulation</t>
+  </si>
+  <si>
+    <t>code éco-modulation</t>
+  </si>
+  <si>
+    <t>Intitulé complet</t>
+  </si>
+  <si>
+    <t>Montant éco-part</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Éco-modulation</t>
-[...5 lines deleted...]
-    <t>Intitulé complet</t>
+    <t>Emballage de vente</t>
+  </si>
+  <si>
+    <t>en bois</t>
+  </si>
+  <si>
+    <t>à usage unique</t>
+  </si>
+  <si>
+    <t>sans classification</t>
+  </si>
+  <si>
+    <t>sans éco-modulation</t>
+  </si>
+  <si>
+    <t>00</t>
+  </si>
+  <si>
+    <t>Kg</t>
+  </si>
+  <si>
+    <t>réemployable</t>
+  </si>
+  <si>
+    <t>réemployé</t>
+  </si>
+  <si>
+    <t>Autres emballages</t>
+  </si>
+  <si>
+    <t>en acier</t>
+  </si>
+  <si>
+    <t>en aluminium</t>
+  </si>
+  <si>
+    <t>en verre</t>
+  </si>
+  <si>
+    <t>en autres plastiques</t>
+  </si>
+  <si>
+    <t>en PE rigide</t>
+  </si>
+  <si>
+    <t>en PE souple</t>
+  </si>
+  <si>
+    <t>en PP rigide</t>
+  </si>
+  <si>
+    <t>en PP souple</t>
+  </si>
+  <si>
+    <t>en PS, PSE ou XPS</t>
+  </si>
+  <si>
+    <t>en PET rigide</t>
+  </si>
+  <si>
+    <t>en PVC rigide ou souple</t>
+  </si>
+  <si>
+    <t>en autres matériaux</t>
+  </si>
+  <si>
+    <t>Dangereux</t>
+  </si>
+  <si>
+    <t>IBC / GRV</t>
+  </si>
+  <si>
+    <t>IBC / GRV reconditionné poche neuve</t>
+  </si>
+  <si>
+    <t>Contact alimentaire</t>
+  </si>
+  <si>
+    <t>Autre contact sensible</t>
+  </si>
+  <si>
+    <t>en textile</t>
+  </si>
+  <si>
+    <t>en céramique</t>
+  </si>
+  <si>
+    <t>en papier / carton complexé</t>
+  </si>
+  <si>
+    <t>en papier / carton non complexé</t>
   </si>
   <si>
     <t>Exemples</t>
   </si>
   <si>
-    <t>Emballage de vente</t>
-[...122 lines deleted...]
-    <t>Autres emballages</t>
+    <t>Emballage de vente en bois à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en bois réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en bois réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en bois à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en bois réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en bois réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en acier à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en acier réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en acier réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en acier à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en acier réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en acier réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en aluminium à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en aluminium réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en aluminium réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en aluminium à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en aluminium réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en aluminium réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton complexé à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton complexé réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton complexé réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton complexé à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton complexé réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton complexé réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton non complexé à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton non complexé réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton non complexé réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton non complexé à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton non complexé réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton non complexé réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en verre à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en verre réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en verre réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en verre à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en verre réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en verre réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres plastiques à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres plastiques réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres plastiques réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres plastiques à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres plastiques réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres plastiques réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE rigide à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE rigide réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE rigide réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE rigide à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE rigide réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE rigide réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE souple à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE souple réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE souple réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE souple à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE souple réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE souple réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP rigide à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP rigide réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP rigide réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP rigide à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP rigide réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP rigide réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP souple à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP souple réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP souple réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP souple à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP souple réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP souple réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PS, PSE ou XPS à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PS, PSE ou XPS réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PS, PSE ou XPS réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PS, PSE ou XPS à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PS, PSE ou XPS réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PS, PSE ou XPS réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PET rigide à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PET rigide réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PET rigide réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PET rigide à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PET rigide réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PET rigide réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PVC rigide ou souple à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PVC rigide ou souple réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PVC rigide ou souple réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PVC rigide ou souple à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PVC rigide ou souple réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PVC rigide ou souple réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres matériaux à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres matériaux réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres matériaux réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres matériaux à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres matériaux réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres matériaux réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en acier à usage unique Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en acier réemployable Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en acier réemployé Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en aluminium à usage unique Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en aluminium réemployable Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en aluminium réemployé Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton complexé à usage unique Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton complexé réemployable Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton complexé réemployé Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en verre à usage unique Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en verre réemployable Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en verre réemployé Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres plastiques à usage unique Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres plastiques réemployable Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres plastiques réemployé Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE rigide à usage unique Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE rigide réemployable Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE rigide réemployé Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE souple à usage unique Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE souple réemployable Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE souple réemployé Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP rigide à usage unique Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP rigide réemployable Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP rigide réemployé Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP souple à usage unique Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP souple réemployable Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP souple réemployé Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PS, PSE ou XPS à usage unique Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PS, PSE ou XPS réemployable Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PS, PSE ou XPS réemployé Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PET rigide à usage unique Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PET rigide réemployable Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PET rigide réemployé Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PVC rigide ou souple à usage unique Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PVC rigide ou souple réemployable Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PVC rigide ou souple réemployé Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres matériaux à usage unique Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres matériaux réemployable Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres matériaux réemployé Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV reconditionné poche neuve à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV reconditionné poche neuve réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV à usage unique Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV réemployable Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV réemployé Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV reconditionné poche neuve à usage unique Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV reconditionné poche neuve réemployable Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV reconditionné poche neuve à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV reconditionné poche neuve réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV reconditionné poche neuve à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente IBC / GRV reconditionné poche neuve réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en textile à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en textile réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en textile réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en textile à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en textile réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en textile réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en textile à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en textile réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en textile réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en textile à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en textile réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en textile réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en textile à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en textile réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en textile réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en textile à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en textile réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en textile réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en céramique à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en céramique réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en céramique réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en céramique à usage unique sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en céramique réemployable sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en céramique réemployé sans classification sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en céramique à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en céramique réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en céramique réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en céramique à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en céramique réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en céramique réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en céramique à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en céramique réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en céramique réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en céramique à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en céramique réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en céramique réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en bois à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en bois réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en bois réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en bois à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en bois réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en bois réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en acier à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en acier réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en acier réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en acier à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en acier réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en acier réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en aluminium à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en aluminium réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en aluminium réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en aluminium à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en aluminium réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en aluminium réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton complexé à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton complexé réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton complexé réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton complexé à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton complexé réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton complexé réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton non complexé à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton non complexé réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton non complexé réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton non complexé à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton non complexé réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton non complexé réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en verre à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en verre réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en verre réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en verre à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en verre réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en verre réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres plastiques à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres plastiques réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres plastiques réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres plastiques à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres plastiques réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres plastiques réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE rigide à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE rigide réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE rigide réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE rigide à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE rigide réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE rigide réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE souple à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE souple réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE souple réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE souple à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE souple réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE souple réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP rigide à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP rigide réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP rigide réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP rigide à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP rigide réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP rigide réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP souple à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP souple réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP souple réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP souple à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP souple réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP souple réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PS, PSE ou XPS à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PS, PSE ou XPS réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PS, PSE ou XPS réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PS, PSE ou XPS à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PS, PSE ou XPS réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PS, PSE ou XPS réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PET rigide à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PET rigide réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PET rigide réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PET rigide à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PET rigide réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PET rigide réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PVC rigide ou souple à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PVC rigide ou souple réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PVC rigide ou souple réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PVC rigide ou souple à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PVC rigide ou souple réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PVC rigide ou souple réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres matériaux à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres matériaux réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres matériaux réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres matériaux à usage unique Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres matériaux réemployable Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres matériaux réemployé Contact alimentaire sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en bois à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en bois réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en bois réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en bois à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en bois réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en bois réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en acier à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en acier réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en acier réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en acier à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en acier réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en acier réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en aluminium à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en aluminium réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en aluminium réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en aluminium à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en aluminium réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en aluminium réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton complexé à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton complexé réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton complexé réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton complexé à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton complexé réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton complexé réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton non complexé à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton non complexé réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en papier / carton non complexé réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton non complexé à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton non complexé réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en papier / carton non complexé réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en verre à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en verre réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en verre réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en verre à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en verre réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en verre réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres plastiques à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres plastiques réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres plastiques réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres plastiques à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres plastiques réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres plastiques réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE rigide à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE rigide réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE rigide réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE rigide à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE rigide réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE rigide réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE souple à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE souple réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PE souple réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE souple à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE souple réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PE souple réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP rigide à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP rigide réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP rigide réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP rigide à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP rigide réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP rigide réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP souple à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP souple réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PP souple réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP souple à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP souple réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PP souple réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PS, PSE ou XPS à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PS, PSE ou XPS réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PS, PSE ou XPS réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PS, PSE ou XPS à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PS, PSE ou XPS réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PS, PSE ou XPS réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PET rigide à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PET rigide réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PET rigide réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PET rigide à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PET rigide réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PET rigide réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PVC rigide ou souple à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PVC rigide ou souple réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en PVC rigide ou souple réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PVC rigide ou souple à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PVC rigide ou souple réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en PVC rigide ou souple réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres matériaux à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres matériaux réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en autres matériaux réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres matériaux à usage unique Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres matériaux réemployable Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en autres matériaux réemployé Autre contact sensible sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en bois à usage unique Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en bois réemployable Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Emballage de vente en bois réemployé Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en bois à usage unique Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en bois réemployable Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>Autres emballages en bois réemployé Dangereux sans éco-modulation</t>
+  </si>
+  <si>
+    <t>1101000</t>
+  </si>
+  <si>
+    <t>1102000</t>
+  </si>
+  <si>
+    <t>1103000</t>
+  </si>
+  <si>
+    <t>2101000</t>
+  </si>
+  <si>
+    <t>2102000</t>
+  </si>
+  <si>
+    <t>2103000</t>
+  </si>
+  <si>
+    <t>1201000</t>
+  </si>
+  <si>
+    <t>1202000</t>
+  </si>
+  <si>
+    <t>1203000</t>
+  </si>
+  <si>
+    <t>2201000</t>
+  </si>
+  <si>
+    <t>2202000</t>
+  </si>
+  <si>
+    <t>2203000</t>
+  </si>
+  <si>
+    <t>1301000</t>
+  </si>
+  <si>
+    <t>1302000</t>
+  </si>
+  <si>
+    <t>1303000</t>
+  </si>
+  <si>
+    <t>2301000</t>
+  </si>
+  <si>
+    <t>2302000</t>
+  </si>
+  <si>
+    <t>2303000</t>
+  </si>
+  <si>
+    <t>1411000</t>
+  </si>
+  <si>
+    <t>1412000</t>
+  </si>
+  <si>
+    <t>1413000</t>
+  </si>
+  <si>
+    <t>2411000</t>
+  </si>
+  <si>
+    <t>2412000</t>
+  </si>
+  <si>
+    <t>2413000</t>
+  </si>
+  <si>
+    <t>1421000</t>
+  </si>
+  <si>
+    <t>1422000</t>
+  </si>
+  <si>
+    <t>1423000</t>
+  </si>
+  <si>
+    <t>2421000</t>
+  </si>
+  <si>
+    <t>2422000</t>
+  </si>
+  <si>
+    <t>2423000</t>
+  </si>
+  <si>
+    <t>1501000</t>
+  </si>
+  <si>
+    <t>1502000</t>
+  </si>
+  <si>
+    <t>1503000</t>
+  </si>
+  <si>
+    <t>2501000</t>
+  </si>
+  <si>
+    <t>2502000</t>
+  </si>
+  <si>
+    <t>2503000</t>
+  </si>
+  <si>
+    <t>1601000</t>
+  </si>
+  <si>
+    <t>1602000</t>
+  </si>
+  <si>
+    <t>1603000</t>
+  </si>
+  <si>
+    <t>2601000</t>
+  </si>
+  <si>
+    <t>2602000</t>
+  </si>
+  <si>
+    <t>2603000</t>
+  </si>
+  <si>
+    <t>1611000</t>
+  </si>
+  <si>
+    <t>1612000</t>
+  </si>
+  <si>
+    <t>1613000</t>
+  </si>
+  <si>
+    <t>2611000</t>
+  </si>
+  <si>
+    <t>2612000</t>
+  </si>
+  <si>
+    <t>2613000</t>
+  </si>
+  <si>
+    <t>1621000</t>
+  </si>
+  <si>
+    <t>1622000</t>
+  </si>
+  <si>
+    <t>1623000</t>
+  </si>
+  <si>
+    <t>2621000</t>
+  </si>
+  <si>
+    <t>2622000</t>
+  </si>
+  <si>
+    <t>2623000</t>
+  </si>
+  <si>
+    <t>1631000</t>
+  </si>
+  <si>
+    <t>1632000</t>
+  </si>
+  <si>
+    <t>1633000</t>
+  </si>
+  <si>
+    <t>2631000</t>
+  </si>
+  <si>
+    <t>2632000</t>
+  </si>
+  <si>
+    <t>2633000</t>
+  </si>
+  <si>
+    <t>1641000</t>
+  </si>
+  <si>
+    <t>1642000</t>
+  </si>
+  <si>
+    <t>1643000</t>
+  </si>
+  <si>
+    <t>2641000</t>
+  </si>
+  <si>
+    <t>2642000</t>
+  </si>
+  <si>
+    <t>2643000</t>
+  </si>
+  <si>
+    <t>1651000</t>
+  </si>
+  <si>
+    <t>1652000</t>
+  </si>
+  <si>
+    <t>1653000</t>
+  </si>
+  <si>
+    <t>2651000</t>
+  </si>
+  <si>
+    <t>2652000</t>
+  </si>
+  <si>
+    <t>2653000</t>
+  </si>
+  <si>
+    <t>1661000</t>
+  </si>
+  <si>
+    <t>1662000</t>
+  </si>
+  <si>
+    <t>1663000</t>
+  </si>
+  <si>
+    <t>2661000</t>
+  </si>
+  <si>
+    <t>2662000</t>
+  </si>
+  <si>
+    <t>2663000</t>
+  </si>
+  <si>
+    <t>1671000</t>
+  </si>
+  <si>
+    <t>1672000</t>
+  </si>
+  <si>
+    <t>1673000</t>
+  </si>
+  <si>
+    <t>2671000</t>
+  </si>
+  <si>
+    <t>2672000</t>
+  </si>
+  <si>
+    <t>2673000</t>
+  </si>
+  <si>
+    <t>1991000</t>
+  </si>
+  <si>
+    <t>1992000</t>
+  </si>
+  <si>
+    <t>1993000</t>
+  </si>
+  <si>
+    <t>2991000</t>
+  </si>
+  <si>
+    <t>2992000</t>
+  </si>
+  <si>
+    <t>2993000</t>
+  </si>
+  <si>
+    <t>1201100</t>
+  </si>
+  <si>
+    <t>1202100</t>
+  </si>
+  <si>
+    <t>1203100</t>
+  </si>
+  <si>
+    <t>1301100</t>
+  </si>
+  <si>
+    <t>1302100</t>
+  </si>
+  <si>
+    <t>1303100</t>
+  </si>
+  <si>
+    <t>1411100</t>
+  </si>
+  <si>
+    <t>1412100</t>
+  </si>
+  <si>
+    <t>1413100</t>
+  </si>
+  <si>
+    <t>1501100</t>
+  </si>
+  <si>
+    <t>1502100</t>
+  </si>
+  <si>
+    <t>1503100</t>
+  </si>
+  <si>
+    <t>1601100</t>
+  </si>
+  <si>
+    <t>1602100</t>
+  </si>
+  <si>
+    <t>1603100</t>
+  </si>
+  <si>
+    <t>1611100</t>
+  </si>
+  <si>
+    <t>1612100</t>
+  </si>
+  <si>
+    <t>1613100</t>
+  </si>
+  <si>
+    <t>1621100</t>
+  </si>
+  <si>
+    <t>1622100</t>
+  </si>
+  <si>
+    <t>1623100</t>
+  </si>
+  <si>
+    <t>1631100</t>
+  </si>
+  <si>
+    <t>1632100</t>
+  </si>
+  <si>
+    <t>1633100</t>
+  </si>
+  <si>
+    <t>1641100</t>
+  </si>
+  <si>
+    <t>1642100</t>
+  </si>
+  <si>
+    <t>1643100</t>
+  </si>
+  <si>
+    <t>1651100</t>
+  </si>
+  <si>
+    <t>1652100</t>
+  </si>
+  <si>
+    <t>1653100</t>
+  </si>
+  <si>
+    <t>1661100</t>
+  </si>
+  <si>
+    <t>1662100</t>
+  </si>
+  <si>
+    <t>1663100</t>
+  </si>
+  <si>
+    <t>1671100</t>
+  </si>
+  <si>
+    <t>1672100</t>
+  </si>
+  <si>
+    <t>1673100</t>
+  </si>
+  <si>
+    <t>1991100</t>
+  </si>
+  <si>
+    <t>1992100</t>
+  </si>
+  <si>
+    <t>1993100</t>
+  </si>
+  <si>
+    <t>1681000</t>
+  </si>
+  <si>
+    <t>1682000</t>
+  </si>
+  <si>
+    <t>1683000</t>
+  </si>
+  <si>
+    <t>1691000</t>
+  </si>
+  <si>
+    <t>1692000</t>
+  </si>
+  <si>
+    <t>1681100</t>
+  </si>
+  <si>
+    <t>1682100</t>
+  </si>
+  <si>
+    <t>1683100</t>
+  </si>
+  <si>
+    <t>1691100</t>
+  </si>
+  <si>
+    <t>1692100</t>
+  </si>
+  <si>
+    <t>1681200</t>
+  </si>
+  <si>
+    <t>1682200</t>
+  </si>
+  <si>
+    <t>1683200</t>
+  </si>
+  <si>
+    <t>1691200</t>
+  </si>
+  <si>
+    <t>1692200</t>
+  </si>
+  <si>
+    <t>1681300</t>
+  </si>
+  <si>
+    <t>1682300</t>
+  </si>
+  <si>
+    <t>1683300</t>
+  </si>
+  <si>
+    <t>1691300</t>
+  </si>
+  <si>
+    <t>1692300</t>
+  </si>
+  <si>
+    <t>1701000</t>
+  </si>
+  <si>
+    <t>1702000</t>
+  </si>
+  <si>
+    <t>1703000</t>
+  </si>
+  <si>
+    <t>2701000</t>
+  </si>
+  <si>
+    <t>2702000</t>
+  </si>
+  <si>
+    <t>2703000</t>
+  </si>
+  <si>
+    <t>1701200</t>
+  </si>
+  <si>
+    <t>1702200</t>
+  </si>
+  <si>
+    <t>1703200</t>
+  </si>
+  <si>
+    <t>2701200</t>
+  </si>
+  <si>
+    <t>2702200</t>
+  </si>
+  <si>
+    <t>2703200</t>
+  </si>
+  <si>
+    <t>1701300</t>
+  </si>
+  <si>
+    <t>1702300</t>
+  </si>
+  <si>
+    <t>1703300</t>
+  </si>
+  <si>
+    <t>2701300</t>
+  </si>
+  <si>
+    <t>2702300</t>
+  </si>
+  <si>
+    <t>2703300</t>
+  </si>
+  <si>
+    <t>1801000</t>
+  </si>
+  <si>
+    <t>1802000</t>
+  </si>
+  <si>
+    <t>1803000</t>
+  </si>
+  <si>
+    <t>2801000</t>
+  </si>
+  <si>
+    <t>2802000</t>
+  </si>
+  <si>
+    <t>2803000</t>
+  </si>
+  <si>
+    <t>1801200</t>
+  </si>
+  <si>
+    <t>1802200</t>
+  </si>
+  <si>
+    <t>1803200</t>
+  </si>
+  <si>
+    <t>2801200</t>
+  </si>
+  <si>
+    <t>2802200</t>
+  </si>
+  <si>
+    <t>2803200</t>
+  </si>
+  <si>
+    <t>1801300</t>
+  </si>
+  <si>
+    <t>1802300</t>
+  </si>
+  <si>
+    <t>1803300</t>
+  </si>
+  <si>
+    <t>2801300</t>
+  </si>
+  <si>
+    <t>2802300</t>
+  </si>
+  <si>
+    <t>2803300</t>
+  </si>
+  <si>
+    <t>1101200</t>
+  </si>
+  <si>
+    <t>1102200</t>
+  </si>
+  <si>
+    <t>1103200</t>
+  </si>
+  <si>
+    <t>2101200</t>
+  </si>
+  <si>
+    <t>2102200</t>
+  </si>
+  <si>
+    <t>2103200</t>
+  </si>
+  <si>
+    <t>1201200</t>
+  </si>
+  <si>
+    <t>1202200</t>
+  </si>
+  <si>
+    <t>1203200</t>
+  </si>
+  <si>
+    <t>2201200</t>
+  </si>
+  <si>
+    <t>2202200</t>
+  </si>
+  <si>
+    <t>2203200</t>
+  </si>
+  <si>
+    <t>1301200</t>
+  </si>
+  <si>
+    <t>1302200</t>
+  </si>
+  <si>
+    <t>1303200</t>
+  </si>
+  <si>
+    <t>2301200</t>
+  </si>
+  <si>
+    <t>2302200</t>
+  </si>
+  <si>
+    <t>2303200</t>
+  </si>
+  <si>
+    <t>1411200</t>
+  </si>
+  <si>
+    <t>1412200</t>
+  </si>
+  <si>
+    <t>1413200</t>
+  </si>
+  <si>
+    <t>2411200</t>
+  </si>
+  <si>
+    <t>2412200</t>
+  </si>
+  <si>
+    <t>2413200</t>
+  </si>
+  <si>
+    <t>1421200</t>
+  </si>
+  <si>
+    <t>1422200</t>
+  </si>
+  <si>
+    <t>1423200</t>
+  </si>
+  <si>
+    <t>2421200</t>
+  </si>
+  <si>
+    <t>2422200</t>
+  </si>
+  <si>
+    <t>2423200</t>
+  </si>
+  <si>
+    <t>1501200</t>
+  </si>
+  <si>
+    <t>1502200</t>
+  </si>
+  <si>
+    <t>1503200</t>
+  </si>
+  <si>
+    <t>2501200</t>
+  </si>
+  <si>
+    <t>2502200</t>
+  </si>
+  <si>
+    <t>2503200</t>
+  </si>
+  <si>
+    <t>1601200</t>
+  </si>
+  <si>
+    <t>1602200</t>
+  </si>
+  <si>
+    <t>1603200</t>
+  </si>
+  <si>
+    <t>2601200</t>
+  </si>
+  <si>
+    <t>2602200</t>
+  </si>
+  <si>
+    <t>2603200</t>
+  </si>
+  <si>
+    <t>1611200</t>
+  </si>
+  <si>
+    <t>1612200</t>
+  </si>
+  <si>
+    <t>1613200</t>
+  </si>
+  <si>
+    <t>2611200</t>
+  </si>
+  <si>
+    <t>2612200</t>
+  </si>
+  <si>
+    <t>2613200</t>
+  </si>
+  <si>
+    <t>1621200</t>
+  </si>
+  <si>
+    <t>1622200</t>
+  </si>
+  <si>
+    <t>1623200</t>
+  </si>
+  <si>
+    <t>2621200</t>
+  </si>
+  <si>
+    <t>2622200</t>
+  </si>
+  <si>
+    <t>2623200</t>
+  </si>
+  <si>
+    <t>1631200</t>
+  </si>
+  <si>
+    <t>1632200</t>
+  </si>
+  <si>
+    <t>1633200</t>
+  </si>
+  <si>
+    <t>2631200</t>
+  </si>
+  <si>
+    <t>2632200</t>
+  </si>
+  <si>
+    <t>2633200</t>
+  </si>
+  <si>
+    <t>1641200</t>
+  </si>
+  <si>
+    <t>1642200</t>
+  </si>
+  <si>
+    <t>1643200</t>
+  </si>
+  <si>
+    <t>2641200</t>
+  </si>
+  <si>
+    <t>2642200</t>
+  </si>
+  <si>
+    <t>2643200</t>
+  </si>
+  <si>
+    <t>1651200</t>
+  </si>
+  <si>
+    <t>1652200</t>
+  </si>
+  <si>
+    <t>1653200</t>
+  </si>
+  <si>
+    <t>2651200</t>
+  </si>
+  <si>
+    <t>2652200</t>
+  </si>
+  <si>
+    <t>2653200</t>
+  </si>
+  <si>
+    <t>1661200</t>
+  </si>
+  <si>
+    <t>1662200</t>
+  </si>
+  <si>
+    <t>1663200</t>
+  </si>
+  <si>
+    <t>2661200</t>
+  </si>
+  <si>
+    <t>2662200</t>
+  </si>
+  <si>
+    <t>2663200</t>
+  </si>
+  <si>
+    <t>1671200</t>
+  </si>
+  <si>
+    <t>1672200</t>
+  </si>
+  <si>
+    <t>1673200</t>
+  </si>
+  <si>
+    <t>2671200</t>
+  </si>
+  <si>
+    <t>2672200</t>
+  </si>
+  <si>
+    <t>2673200</t>
+  </si>
+  <si>
+    <t>1991200</t>
+  </si>
+  <si>
+    <t>1992200</t>
+  </si>
+  <si>
+    <t>1993200</t>
+  </si>
+  <si>
+    <t>2991200</t>
+  </si>
+  <si>
+    <t>2992200</t>
+  </si>
+  <si>
+    <t>2993200</t>
+  </si>
+  <si>
+    <t>1101300</t>
+  </si>
+  <si>
+    <t>1102300</t>
+  </si>
+  <si>
+    <t>1103300</t>
+  </si>
+  <si>
+    <t>2101300</t>
+  </si>
+  <si>
+    <t>2102300</t>
+  </si>
+  <si>
+    <t>2103300</t>
+  </si>
+  <si>
+    <t>1201300</t>
+  </si>
+  <si>
+    <t>1202300</t>
+  </si>
+  <si>
+    <t>1203300</t>
+  </si>
+  <si>
+    <t>2201300</t>
+  </si>
+  <si>
+    <t>2202300</t>
+  </si>
+  <si>
+    <t>2203300</t>
+  </si>
+  <si>
+    <t>1301300</t>
+  </si>
+  <si>
+    <t>1302300</t>
+  </si>
+  <si>
+    <t>1303300</t>
+  </si>
+  <si>
+    <t>2301300</t>
+  </si>
+  <si>
+    <t>2302300</t>
+  </si>
+  <si>
+    <t>2303300</t>
+  </si>
+  <si>
+    <t>1411300</t>
+  </si>
+  <si>
+    <t>1412300</t>
+  </si>
+  <si>
+    <t>1413300</t>
+  </si>
+  <si>
+    <t>2411300</t>
+  </si>
+  <si>
+    <t>2412300</t>
+  </si>
+  <si>
+    <t>2413300</t>
+  </si>
+  <si>
+    <t>1421300</t>
+  </si>
+  <si>
+    <t>1422300</t>
+  </si>
+  <si>
+    <t>1423300</t>
+  </si>
+  <si>
+    <t>2421300</t>
+  </si>
+  <si>
+    <t>2422300</t>
+  </si>
+  <si>
+    <t>2423300</t>
+  </si>
+  <si>
+    <t>1501300</t>
+  </si>
+  <si>
+    <t>1502300</t>
+  </si>
+  <si>
+    <t>1503300</t>
+  </si>
+  <si>
+    <t>2501300</t>
+  </si>
+  <si>
+    <t>2502300</t>
+  </si>
+  <si>
+    <t>2503300</t>
+  </si>
+  <si>
+    <t>1601300</t>
+  </si>
+  <si>
+    <t>1602300</t>
+  </si>
+  <si>
+    <t>1603300</t>
+  </si>
+  <si>
+    <t>2601300</t>
+  </si>
+  <si>
+    <t>2602300</t>
+  </si>
+  <si>
+    <t>2603300</t>
+  </si>
+  <si>
+    <t>1611300</t>
+  </si>
+  <si>
+    <t>1612300</t>
+  </si>
+  <si>
+    <t>1613300</t>
+  </si>
+  <si>
+    <t>2611300</t>
+  </si>
+  <si>
+    <t>2612300</t>
+  </si>
+  <si>
+    <t>2613300</t>
+  </si>
+  <si>
+    <t>1621300</t>
+  </si>
+  <si>
+    <t>1622300</t>
+  </si>
+  <si>
+    <t>1623300</t>
+  </si>
+  <si>
+    <t>2621300</t>
+  </si>
+  <si>
+    <t>2622300</t>
+  </si>
+  <si>
+    <t>2623300</t>
+  </si>
+  <si>
+    <t>1631300</t>
+  </si>
+  <si>
+    <t>1632300</t>
+  </si>
+  <si>
+    <t>1633300</t>
+  </si>
+  <si>
+    <t>2631300</t>
+  </si>
+  <si>
+    <t>2632300</t>
+  </si>
+  <si>
+    <t>2633300</t>
+  </si>
+  <si>
+    <t>1641300</t>
+  </si>
+  <si>
+    <t>1642300</t>
+  </si>
+  <si>
+    <t>1643300</t>
+  </si>
+  <si>
+    <t>2641300</t>
+  </si>
+  <si>
+    <t>2642300</t>
+  </si>
+  <si>
+    <t>2643300</t>
+  </si>
+  <si>
+    <t>1651300</t>
+  </si>
+  <si>
+    <t>1652300</t>
+  </si>
+  <si>
+    <t>1653300</t>
+  </si>
+  <si>
+    <t>2651300</t>
+  </si>
+  <si>
+    <t>2652300</t>
+  </si>
+  <si>
+    <t>2653300</t>
+  </si>
+  <si>
+    <t>1661300</t>
+  </si>
+  <si>
+    <t>1662300</t>
+  </si>
+  <si>
+    <t>1663300</t>
+  </si>
+  <si>
+    <t>2661300</t>
+  </si>
+  <si>
+    <t>2662300</t>
+  </si>
+  <si>
+    <t>2663300</t>
+  </si>
+  <si>
+    <t>1671300</t>
+  </si>
+  <si>
+    <t>1672300</t>
+  </si>
+  <si>
+    <t>1673300</t>
+  </si>
+  <si>
+    <t>2671300</t>
+  </si>
+  <si>
+    <t>2672300</t>
+  </si>
+  <si>
+    <t>2673300</t>
+  </si>
+  <si>
+    <t>1991300</t>
+  </si>
+  <si>
+    <t>1992300</t>
+  </si>
+  <si>
+    <t>1993300</t>
+  </si>
+  <si>
+    <t>2991300</t>
+  </si>
+  <si>
+    <t>2992300</t>
+  </si>
+  <si>
+    <t>2993300</t>
+  </si>
+  <si>
+    <t>1101100</t>
+  </si>
+  <si>
+    <t>1102100</t>
+  </si>
+  <si>
+    <t>1103100</t>
+  </si>
+  <si>
+    <t>2101100</t>
+  </si>
+  <si>
+    <t>2102100</t>
+  </si>
+  <si>
+    <t>2103100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="1">
-    <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.0000\ [$€-40C]_-;\-* #,##0.0000\ [$€-40C]_-;_-* &quot;-&quot;??\ [$€-40C]_-;_-@_-"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
-[...87 lines deleted...]
-      <color rgb="FFFA7D00"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...28 lines deleted...]
-    </font>
   </fonts>
-  <fills count="33">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
+        <fgColor rgb="FF99A2F9"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC7CE"/>
-[...162 lines deleted...]
-        <bgColor indexed="65"/>
+        <fgColor rgb="FF3E366C"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...105 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="42">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="8" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="42">
-[...29 lines deleted...]
-    <cellStyle name="Neutre" xfId="8" builtinId="28" customBuiltin="1"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
-[...9 lines deleted...]
-    <cellStyle name="Vérification" xfId="13" builtinId="23" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="12">
+    <dxf>
+      <numFmt numFmtId="164" formatCode="_-* #,##0.0000\ [$€-40C]_-;\-* #,##0.0000\ [$€-40C]_-;_-* &quot;-&quot;??\ [$€-40C]_-;_-@_-"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF99A2F9"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF99A2F9"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF99A2F9"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF99A2F9"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF99A2F9"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF99A2F9"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF3E366C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF4B5DC1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF3E366C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
+  <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
+    <tableStyle name="Style de tableau 1" pivot="0" count="2" xr9:uid="{B92E1AE7-E472-4A3C-A181-FCF02BF145F7}">
+      <tableStyleElement type="firstColumnStripe" dxfId="11"/>
+      <tableStyleElement type="secondColumnStripe" dxfId="10"/>
+    </tableStyle>
+  </tableStyles>
+  <colors>
+    <mruColors>
+      <color rgb="FF3E366C"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{3216BEDA-ED43-4484-9999-3E0469E86372}" name="Tableau13" displayName="Tableau13" ref="B1:O372" totalsRowShown="0" headerRowDxfId="9">
+  <autoFilter ref="B1:O372" xr:uid="{1C029860-7ABC-4199-A5BD-06BF763F81C9}"/>
+  <tableColumns count="14">
+    <tableColumn id="2" xr3:uid="{1BAFF4EA-3DBB-46B2-B4F9-5FC1CEFA00BF}" name="Type emballage"/>
+    <tableColumn id="3" xr3:uid="{168CB7DB-539E-4B06-AE64-9CC369F9B494}" name="Code type emballage" dataDxfId="8"/>
+    <tableColumn id="4" xr3:uid="{8E7273F4-647F-4ACB-AB97-55F553C985EC}" name="Catégorie Matériaux"/>
+    <tableColumn id="5" xr3:uid="{9253AFDF-9D55-4630-883C-9D8E50C81B06}" name="Code Catégorie Matériaux" dataDxfId="7"/>
+    <tableColumn id="6" xr3:uid="{226B0027-932B-4723-8BEE-1FCBED2B002A}" name="Catégorie d'usage"/>
+    <tableColumn id="7" xr3:uid="{3EA05710-4DE2-456D-8385-EE691CD49947}" name="Code catégorie d'usage" dataDxfId="6"/>
+    <tableColumn id="16" xr3:uid="{123CF5BC-8931-44F8-946B-8DC0A75B4B9A}" name="Classification" dataDxfId="5"/>
+    <tableColumn id="15" xr3:uid="{49E50C43-348E-460C-8A89-D0706477D1F4}" name="Code classification" dataDxfId="4"/>
+    <tableColumn id="10" xr3:uid="{85B92CB4-3384-458D-94A9-8610FE6EDBEE}" name="Montant éco-part" dataDxfId="0"/>
+    <tableColumn id="14" xr3:uid="{C70CBBF2-73FB-4053-8C0D-FED0E563A1BF}" name="Unité" dataDxfId="3"/>
+    <tableColumn id="8" xr3:uid="{181E3315-5435-46A6-B814-CEA6F91F1B90}" name="éco-modulation"/>
+    <tableColumn id="9" xr3:uid="{5E3E2509-2421-4871-B5D7-63AED9B5E5F7}" name="code éco-modulation" dataDxfId="2"/>
+    <tableColumn id="11" xr3:uid="{FB824D48-AFED-44C2-AEAE-A74B01EA2B2E}" name="Intitulé complet" dataDxfId="1"/>
+    <tableColumn id="17" xr3:uid="{65C8A889-209B-40C5-8CD9-36ECA3EC92DA}" name="Exemples"/>
+  </tableColumns>
+  <tableStyleInfo name="Style de tableau 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1057,6711 +2942,16605 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A4C705C-DEB4-459A-B88B-F3B848B7E935}">
-  <dimension ref="A1:O158"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4F9312B-1724-4ADD-8A9C-1F7C6FCADD30}">
+  <dimension ref="A1:O372"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="L405" sqref="L405"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="15.1796875" customWidth="1"/>
+    <col min="2" max="2" width="17.1796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21" customWidth="1"/>
+    <col min="4" max="4" width="30.81640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25.26953125" customWidth="1"/>
+    <col min="6" max="6" width="18.26953125" customWidth="1"/>
+    <col min="7" max="7" width="22.81640625" customWidth="1"/>
+    <col min="8" max="8" width="35.1796875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="22.81640625" customWidth="1"/>
+    <col min="10" max="10" width="22.81640625" style="7" customWidth="1"/>
+    <col min="11" max="11" width="22.81640625" customWidth="1"/>
+    <col min="12" max="12" width="19.1796875" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="21.1796875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="20.81640625" bestFit="1" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E1" t="s">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A1" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="K1" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L1" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="M1" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="N1" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
-[...11 lines deleted...]
-        <v>1101000</v>
+      <c r="O1" s="4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A2" s="2" t="s">
+        <v>417</v>
       </c>
       <c r="B2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" s="2">
+        <v>1</v>
+      </c>
+      <c r="D2" t="s">
         <v>15</v>
       </c>
-      <c r="C2">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="E2" s="2">
+        <v>10</v>
+      </c>
+      <c r="F2" t="s">
         <v>16</v>
       </c>
-      <c r="E2">
+      <c r="G2" s="2">
+        <v>1</v>
+      </c>
+      <c r="H2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I2" s="2">
+        <v>0</v>
+      </c>
+      <c r="J2" s="7">
+        <v>8.9800000000000001E-3</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M2" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N2" s="1" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A3" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" s="2">
+        <v>1</v>
+      </c>
+      <c r="D3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="2">
         <v>10</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" s="2">
+        <v>2</v>
+      </c>
+      <c r="H3" t="s">
         <v>17</v>
       </c>
-      <c r="G2">
-[...14 lines deleted...]
-      <c r="L2" t="s">
+      <c r="I3" s="2">
+        <v>0</v>
+      </c>
+      <c r="J3" s="7">
+        <v>4.4900000000000001E-3</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L3" t="s">
+        <v>18</v>
+      </c>
+      <c r="M3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N3" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A4" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="2">
+        <v>1</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="2">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" s="2">
+        <v>3</v>
+      </c>
+      <c r="H4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="2">
+        <v>0</v>
+      </c>
+      <c r="J4" s="7">
+        <v>0</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" t="s">
+        <v>18</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A5" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="2">
+        <v>2</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" s="2">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="2">
+        <v>1</v>
+      </c>
+      <c r="H5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="2">
+        <v>0</v>
+      </c>
+      <c r="J5" s="7">
+        <v>8.9800000000000001E-3</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L5" t="s">
+        <v>18</v>
+      </c>
+      <c r="M5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N5" s="1" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A6" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="2">
+        <v>2</v>
+      </c>
+      <c r="D6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="2">
+        <v>10</v>
+      </c>
+      <c r="F6" t="s">
         <v>21</v>
       </c>
-      <c r="M2">
-[...7 lines deleted...]
-      <c r="B3" t="s">
+      <c r="G6" s="2">
+        <v>2</v>
+      </c>
+      <c r="H6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" s="2">
+        <v>0</v>
+      </c>
+      <c r="J6" s="7">
+        <v>4.4900000000000001E-3</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L6" t="s">
+        <v>18</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N6" s="1" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A7" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="B7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="2">
+        <v>2</v>
+      </c>
+      <c r="D7" t="s">
         <v>15</v>
       </c>
-      <c r="C3">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="E7" s="2">
+        <v>10</v>
+      </c>
+      <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="2">
+        <v>3</v>
+      </c>
+      <c r="H7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="2">
+        <v>0</v>
+      </c>
+      <c r="J7" s="7">
+        <v>0</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L7" t="s">
+        <v>18</v>
+      </c>
+      <c r="M7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N7" s="1" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A8" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="B8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="2">
+        <v>1</v>
+      </c>
+      <c r="D8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="2">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
         <v>16</v>
       </c>
-      <c r="E3">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="G8" s="2">
+        <v>1</v>
+      </c>
+      <c r="H8" t="s">
         <v>17</v>
       </c>
-      <c r="G3">
-[...2 lines deleted...]
-      <c r="H3" t="s">
+      <c r="I8" s="2">
+        <v>0</v>
+      </c>
+      <c r="J8" s="7">
+        <v>2.3630000000000002E-2</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L8" t="s">
+        <v>18</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N8" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A9" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="B9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="2">
+        <v>1</v>
+      </c>
+      <c r="D9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" s="2">
+        <v>20</v>
+      </c>
+      <c r="F9" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" s="2">
+        <v>2</v>
+      </c>
+      <c r="H9" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" s="2">
+        <v>0</v>
+      </c>
+      <c r="J9" s="7">
+        <v>1.1815000000000001E-2</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L9" t="s">
+        <v>18</v>
+      </c>
+      <c r="M9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N9" s="1" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A10" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="B10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="2">
+        <v>1</v>
+      </c>
+      <c r="D10" t="s">
+        <v>24</v>
+      </c>
+      <c r="E10" s="2">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
         <v>22</v>
       </c>
-      <c r="I3">
-[...8 lines deleted...]
-      <c r="L3" t="s">
+      <c r="G10" s="2">
+        <v>3</v>
+      </c>
+      <c r="H10" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="2">
+        <v>0</v>
+      </c>
+      <c r="J10" s="7">
+        <v>0</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L10" t="s">
+        <v>18</v>
+      </c>
+      <c r="M10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A11" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="B11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="2">
+        <v>2</v>
+      </c>
+      <c r="D11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" s="2">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="2">
+        <v>1</v>
+      </c>
+      <c r="H11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" s="2">
+        <v>0</v>
+      </c>
+      <c r="J11" s="7">
+        <v>2.3630000000000002E-2</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L11" t="s">
+        <v>18</v>
+      </c>
+      <c r="M11" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N11" s="1" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A12" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="B12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="2">
+        <v>2</v>
+      </c>
+      <c r="D12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E12" s="2">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
         <v>21</v>
       </c>
-      <c r="M3">
-[...13 lines deleted...]
-      <c r="D4" t="s">
+      <c r="G12" s="2">
+        <v>2</v>
+      </c>
+      <c r="H12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" s="2">
+        <v>0</v>
+      </c>
+      <c r="J12" s="7">
+        <v>1.1815000000000001E-2</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L12" t="s">
+        <v>18</v>
+      </c>
+      <c r="M12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N12" s="1" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A13" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="B13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="2">
+        <v>2</v>
+      </c>
+      <c r="D13" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13" s="2">
+        <v>20</v>
+      </c>
+      <c r="F13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="2">
+        <v>3</v>
+      </c>
+      <c r="H13" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="2">
+        <v>0</v>
+      </c>
+      <c r="J13" s="7">
+        <v>0</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L13" t="s">
+        <v>18</v>
+      </c>
+      <c r="M13" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A14" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="B14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="2">
+        <v>1</v>
+      </c>
+      <c r="D14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="2">
+        <v>30</v>
+      </c>
+      <c r="F14" t="s">
         <v>16</v>
       </c>
-      <c r="E4">
-[...2 lines deleted...]
-      <c r="F4" t="s">
+      <c r="G14" s="2">
+        <v>1</v>
+      </c>
+      <c r="H14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="2">
+        <v>0</v>
+      </c>
+      <c r="J14" s="7">
+        <v>5.3899999999999998E-3</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L14" t="s">
+        <v>18</v>
+      </c>
+      <c r="M14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N14" s="1" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A15" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="B15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="2">
+        <v>1</v>
+      </c>
+      <c r="D15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="2">
+        <v>30</v>
+      </c>
+      <c r="F15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" s="2">
+        <v>2</v>
+      </c>
+      <c r="H15" t="s">
+        <v>17</v>
+      </c>
+      <c r="I15" s="2">
+        <v>0</v>
+      </c>
+      <c r="J15" s="7">
+        <v>2.6949999999999999E-3</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L15" t="s">
+        <v>18</v>
+      </c>
+      <c r="M15" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N15" s="1" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A16" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="B16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="2">
+        <v>1</v>
+      </c>
+      <c r="D16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="2">
+        <v>30</v>
+      </c>
+      <c r="F16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16" s="2">
+        <v>3</v>
+      </c>
+      <c r="H16" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" s="2">
+        <v>0</v>
+      </c>
+      <c r="J16" s="7">
+        <v>0</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L16" t="s">
+        <v>18</v>
+      </c>
+      <c r="M16" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N16" s="1" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A17" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="B17" t="s">
         <v>23</v>
       </c>
-      <c r="G4">
-[...8 lines deleted...]
-      <c r="J4" t="s">
+      <c r="C17" s="2">
+        <v>2</v>
+      </c>
+      <c r="D17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="2">
+        <v>30</v>
+      </c>
+      <c r="F17" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" s="2">
+        <v>1</v>
+      </c>
+      <c r="H17" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" s="2">
+        <v>0</v>
+      </c>
+      <c r="J17" s="7">
+        <v>5.3899999999999998E-3</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L17" t="s">
+        <v>18</v>
+      </c>
+      <c r="M17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N17" s="1" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A18" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="B18" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="2">
+        <v>2</v>
+      </c>
+      <c r="D18" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="2">
+        <v>30</v>
+      </c>
+      <c r="F18" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" s="2">
+        <v>2</v>
+      </c>
+      <c r="H18" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" s="2">
+        <v>0</v>
+      </c>
+      <c r="J18" s="7">
+        <v>2.6949999999999999E-3</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L18" t="s">
+        <v>18</v>
+      </c>
+      <c r="M18" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N18" s="1" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A19" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="B19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="2">
+        <v>2</v>
+      </c>
+      <c r="D19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" s="2">
+        <v>30</v>
+      </c>
+      <c r="F19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G19" s="2">
+        <v>3</v>
+      </c>
+      <c r="H19" t="s">
+        <v>17</v>
+      </c>
+      <c r="I19" s="2">
+        <v>0</v>
+      </c>
+      <c r="J19" s="7">
+        <v>0</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L19" t="s">
+        <v>18</v>
+      </c>
+      <c r="M19" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N19" s="1" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A20" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="B20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="2">
+        <v>1</v>
+      </c>
+      <c r="D20" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" s="2">
+        <v>41</v>
+      </c>
+      <c r="F20" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" s="2">
+        <v>1</v>
+      </c>
+      <c r="H20" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" s="2">
+        <v>0</v>
+      </c>
+      <c r="J20" s="7">
+        <v>3.4669999999999999E-2</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L20" t="s">
+        <v>18</v>
+      </c>
+      <c r="M20" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N20" s="1" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A21" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="B21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="2">
+        <v>1</v>
+      </c>
+      <c r="D21" t="s">
+        <v>43</v>
+      </c>
+      <c r="E21" s="2">
+        <v>41</v>
+      </c>
+      <c r="F21" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" s="2">
+        <v>2</v>
+      </c>
+      <c r="H21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I21" s="2">
+        <v>0</v>
+      </c>
+      <c r="J21" s="7">
+        <v>1.7335E-2</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L21" t="s">
+        <v>18</v>
+      </c>
+      <c r="M21" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N21" s="1" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A22" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="B22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="2">
+        <v>1</v>
+      </c>
+      <c r="D22" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" s="2">
+        <v>41</v>
+      </c>
+      <c r="F22" t="s">
+        <v>22</v>
+      </c>
+      <c r="G22" s="2">
+        <v>3</v>
+      </c>
+      <c r="H22" t="s">
+        <v>17</v>
+      </c>
+      <c r="I22" s="2">
+        <v>0</v>
+      </c>
+      <c r="J22" s="7">
+        <v>0</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L22" t="s">
+        <v>18</v>
+      </c>
+      <c r="M22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N22" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A23" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="B23" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" s="2">
+        <v>2</v>
+      </c>
+      <c r="D23" t="s">
+        <v>43</v>
+      </c>
+      <c r="E23" s="2">
+        <v>41</v>
+      </c>
+      <c r="F23" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="2">
+        <v>1</v>
+      </c>
+      <c r="H23" t="s">
+        <v>17</v>
+      </c>
+      <c r="I23" s="2">
+        <v>0</v>
+      </c>
+      <c r="J23" s="7">
+        <v>3.4669999999999999E-2</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L23" t="s">
+        <v>18</v>
+      </c>
+      <c r="M23" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N23" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A24" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="B24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="2">
+        <v>2</v>
+      </c>
+      <c r="D24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E24" s="2">
+        <v>41</v>
+      </c>
+      <c r="F24" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" s="2">
+        <v>2</v>
+      </c>
+      <c r="H24" t="s">
+        <v>17</v>
+      </c>
+      <c r="I24" s="2">
+        <v>0</v>
+      </c>
+      <c r="J24" s="7">
+        <v>1.7335E-2</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L24" t="s">
+        <v>18</v>
+      </c>
+      <c r="M24" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N24" s="1" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A25" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="B25" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="2">
+        <v>2</v>
+      </c>
+      <c r="D25" t="s">
+        <v>43</v>
+      </c>
+      <c r="E25" s="2">
+        <v>41</v>
+      </c>
+      <c r="F25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G25" s="2">
+        <v>3</v>
+      </c>
+      <c r="H25" t="s">
+        <v>17</v>
+      </c>
+      <c r="I25" s="2">
+        <v>0</v>
+      </c>
+      <c r="J25" s="7">
+        <v>0</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L25" t="s">
+        <v>18</v>
+      </c>
+      <c r="M25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N25" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A26" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="B26" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="2">
+        <v>1</v>
+      </c>
+      <c r="D26" t="s">
+        <v>44</v>
+      </c>
+      <c r="E26" s="2">
+        <v>42</v>
+      </c>
+      <c r="F26" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="2">
+        <v>1</v>
+      </c>
+      <c r="H26" t="s">
+        <v>17</v>
+      </c>
+      <c r="I26" s="2">
+        <v>0</v>
+      </c>
+      <c r="J26" s="7">
+        <v>3.4669999999999999E-2</v>
+      </c>
+      <c r="K26" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L26" t="s">
+        <v>18</v>
+      </c>
+      <c r="M26" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N26" s="1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A27" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="B27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="2">
+        <v>1</v>
+      </c>
+      <c r="D27" t="s">
+        <v>44</v>
+      </c>
+      <c r="E27" s="2">
+        <v>42</v>
+      </c>
+      <c r="F27" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" s="2">
+        <v>2</v>
+      </c>
+      <c r="H27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I27" s="2">
+        <v>0</v>
+      </c>
+      <c r="J27" s="7">
+        <v>1.7335E-2</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L27" t="s">
+        <v>18</v>
+      </c>
+      <c r="M27" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N27" s="1" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A28" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="B28" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="2">
+        <v>1</v>
+      </c>
+      <c r="D28" t="s">
+        <v>44</v>
+      </c>
+      <c r="E28" s="2">
+        <v>42</v>
+      </c>
+      <c r="F28" t="s">
+        <v>22</v>
+      </c>
+      <c r="G28" s="2">
+        <v>3</v>
+      </c>
+      <c r="H28" t="s">
+        <v>17</v>
+      </c>
+      <c r="I28" s="2">
+        <v>0</v>
+      </c>
+      <c r="J28" s="7">
+        <v>0</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L28" t="s">
+        <v>18</v>
+      </c>
+      <c r="M28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N28" s="1" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A29" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="B29" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="2">
+        <v>2</v>
+      </c>
+      <c r="D29" t="s">
+        <v>44</v>
+      </c>
+      <c r="E29" s="2">
+        <v>42</v>
+      </c>
+      <c r="F29" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="2">
+        <v>1</v>
+      </c>
+      <c r="H29" t="s">
+        <v>17</v>
+      </c>
+      <c r="I29" s="2">
+        <v>0</v>
+      </c>
+      <c r="J29" s="7">
+        <v>3.4669999999999999E-2</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L29" t="s">
+        <v>18</v>
+      </c>
+      <c r="M29" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N29" s="1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A30" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="B30" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" s="2">
+        <v>2</v>
+      </c>
+      <c r="D30" t="s">
+        <v>44</v>
+      </c>
+      <c r="E30" s="2">
+        <v>42</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" s="2">
+        <v>2</v>
+      </c>
+      <c r="H30" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30" s="2">
+        <v>0</v>
+      </c>
+      <c r="J30" s="7">
+        <v>1.7335E-2</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L30" t="s">
+        <v>18</v>
+      </c>
+      <c r="M30" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N30" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A31" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="B31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" s="2">
+        <v>2</v>
+      </c>
+      <c r="D31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E31" s="2">
+        <v>42</v>
+      </c>
+      <c r="F31" t="s">
+        <v>22</v>
+      </c>
+      <c r="G31" s="2">
+        <v>3</v>
+      </c>
+      <c r="H31" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31" s="2">
+        <v>0</v>
+      </c>
+      <c r="J31" s="7">
+        <v>0</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L31" t="s">
+        <v>18</v>
+      </c>
+      <c r="M31" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N31" s="1" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A32" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="B32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="2">
+        <v>1</v>
+      </c>
+      <c r="D32" t="s">
+        <v>26</v>
+      </c>
+      <c r="E32" s="2">
+        <v>50</v>
+      </c>
+      <c r="F32" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" s="2">
+        <v>1</v>
+      </c>
+      <c r="H32" t="s">
+        <v>17</v>
+      </c>
+      <c r="I32" s="2">
+        <v>0</v>
+      </c>
+      <c r="J32" s="7">
+        <v>5.3899999999999998E-3</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L32" t="s">
+        <v>18</v>
+      </c>
+      <c r="M32" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N32" s="1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A33" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="B33" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="2">
+        <v>1</v>
+      </c>
+      <c r="D33" t="s">
+        <v>26</v>
+      </c>
+      <c r="E33" s="2">
+        <v>50</v>
+      </c>
+      <c r="F33" t="s">
+        <v>21</v>
+      </c>
+      <c r="G33" s="2">
+        <v>2</v>
+      </c>
+      <c r="H33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33" s="2">
+        <v>0</v>
+      </c>
+      <c r="J33" s="7">
+        <v>2.6949999999999999E-3</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L33" t="s">
+        <v>18</v>
+      </c>
+      <c r="M33" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N33" s="1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A34" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="B34" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="2">
+        <v>1</v>
+      </c>
+      <c r="D34" t="s">
+        <v>26</v>
+      </c>
+      <c r="E34" s="2">
+        <v>50</v>
+      </c>
+      <c r="F34" t="s">
+        <v>22</v>
+      </c>
+      <c r="G34" s="2">
+        <v>3</v>
+      </c>
+      <c r="H34" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34" s="2">
+        <v>0</v>
+      </c>
+      <c r="J34" s="7">
+        <v>0</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L34" t="s">
+        <v>18</v>
+      </c>
+      <c r="M34" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N34" s="1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A35" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="B35" t="s">
+        <v>23</v>
+      </c>
+      <c r="C35" s="2">
+        <v>2</v>
+      </c>
+      <c r="D35" t="s">
+        <v>26</v>
+      </c>
+      <c r="E35" s="2">
+        <v>50</v>
+      </c>
+      <c r="F35" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" s="2">
+        <v>1</v>
+      </c>
+      <c r="H35" t="s">
+        <v>17</v>
+      </c>
+      <c r="I35" s="2">
+        <v>0</v>
+      </c>
+      <c r="J35" s="7">
+        <v>5.3899999999999998E-3</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L35" t="s">
+        <v>18</v>
+      </c>
+      <c r="M35" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N35" s="1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A36" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="B36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" s="2">
+        <v>2</v>
+      </c>
+      <c r="D36" t="s">
+        <v>26</v>
+      </c>
+      <c r="E36" s="2">
+        <v>50</v>
+      </c>
+      <c r="F36" t="s">
+        <v>21</v>
+      </c>
+      <c r="G36" s="2">
+        <v>2</v>
+      </c>
+      <c r="H36" t="s">
+        <v>17</v>
+      </c>
+      <c r="I36" s="2">
+        <v>0</v>
+      </c>
+      <c r="J36" s="7">
+        <v>2.6949999999999999E-3</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L36" t="s">
+        <v>18</v>
+      </c>
+      <c r="M36" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N36" s="1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A37" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="B37" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" s="2">
+        <v>2</v>
+      </c>
+      <c r="D37" t="s">
+        <v>26</v>
+      </c>
+      <c r="E37" s="2">
+        <v>50</v>
+      </c>
+      <c r="F37" t="s">
+        <v>22</v>
+      </c>
+      <c r="G37" s="2">
+        <v>3</v>
+      </c>
+      <c r="H37" t="s">
+        <v>17</v>
+      </c>
+      <c r="I37" s="2">
+        <v>0</v>
+      </c>
+      <c r="J37" s="7">
+        <v>0</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L37" t="s">
+        <v>18</v>
+      </c>
+      <c r="M37" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N37" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A38" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="B38" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" s="2">
+        <v>1</v>
+      </c>
+      <c r="D38" t="s">
+        <v>27</v>
+      </c>
+      <c r="E38" s="2">
+        <v>60</v>
+      </c>
+      <c r="F38" t="s">
+        <v>16</v>
+      </c>
+      <c r="G38" s="2">
+        <v>1</v>
+      </c>
+      <c r="H38" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" s="2">
+        <v>0</v>
+      </c>
+      <c r="J38" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L38" t="s">
+        <v>18</v>
+      </c>
+      <c r="M38" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N38" s="1" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A39" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="B39" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="2">
+        <v>1</v>
+      </c>
+      <c r="D39" t="s">
+        <v>27</v>
+      </c>
+      <c r="E39" s="2">
+        <v>60</v>
+      </c>
+      <c r="F39" t="s">
+        <v>21</v>
+      </c>
+      <c r="G39" s="2">
+        <v>2</v>
+      </c>
+      <c r="H39" t="s">
+        <v>17</v>
+      </c>
+      <c r="I39" s="2">
+        <v>0</v>
+      </c>
+      <c r="J39" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L39" t="s">
+        <v>18</v>
+      </c>
+      <c r="M39" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N39" s="1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A40" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="B40" t="s">
+        <v>14</v>
+      </c>
+      <c r="C40" s="2">
+        <v>1</v>
+      </c>
+      <c r="D40" t="s">
+        <v>27</v>
+      </c>
+      <c r="E40" s="2">
+        <v>60</v>
+      </c>
+      <c r="F40" t="s">
+        <v>22</v>
+      </c>
+      <c r="G40" s="2">
+        <v>3</v>
+      </c>
+      <c r="H40" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" s="2">
+        <v>0</v>
+      </c>
+      <c r="J40" s="7">
+        <v>0</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L40" t="s">
+        <v>18</v>
+      </c>
+      <c r="M40" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N40" s="1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A41" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="B41" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="2">
+        <v>2</v>
+      </c>
+      <c r="D41" t="s">
+        <v>27</v>
+      </c>
+      <c r="E41" s="2">
+        <v>60</v>
+      </c>
+      <c r="F41" t="s">
+        <v>16</v>
+      </c>
+      <c r="G41" s="2">
+        <v>1</v>
+      </c>
+      <c r="H41" t="s">
+        <v>17</v>
+      </c>
+      <c r="I41" s="2">
+        <v>0</v>
+      </c>
+      <c r="J41" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K41" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L41" t="s">
+        <v>18</v>
+      </c>
+      <c r="M41" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N41" s="1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A42" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="B42" t="s">
+        <v>23</v>
+      </c>
+      <c r="C42" s="2">
+        <v>2</v>
+      </c>
+      <c r="D42" t="s">
+        <v>27</v>
+      </c>
+      <c r="E42" s="2">
+        <v>60</v>
+      </c>
+      <c r="F42" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" s="2">
+        <v>2</v>
+      </c>
+      <c r="H42" t="s">
+        <v>17</v>
+      </c>
+      <c r="I42" s="2">
+        <v>0</v>
+      </c>
+      <c r="J42" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K42" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L42" t="s">
+        <v>18</v>
+      </c>
+      <c r="M42" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N42" s="1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A43" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="B43" t="s">
+        <v>23</v>
+      </c>
+      <c r="C43" s="2">
+        <v>2</v>
+      </c>
+      <c r="D43" t="s">
+        <v>27</v>
+      </c>
+      <c r="E43" s="2">
+        <v>60</v>
+      </c>
+      <c r="F43" t="s">
+        <v>22</v>
+      </c>
+      <c r="G43" s="2">
+        <v>3</v>
+      </c>
+      <c r="H43" t="s">
+        <v>17</v>
+      </c>
+      <c r="I43" s="2">
+        <v>0</v>
+      </c>
+      <c r="J43" s="7">
+        <v>0</v>
+      </c>
+      <c r="K43" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L43" t="s">
+        <v>18</v>
+      </c>
+      <c r="M43" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N43" s="1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A44" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="B44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="2">
+        <v>1</v>
+      </c>
+      <c r="D44" t="s">
+        <v>28</v>
+      </c>
+      <c r="E44" s="2">
+        <v>61</v>
+      </c>
+      <c r="F44" t="s">
+        <v>16</v>
+      </c>
+      <c r="G44" s="2">
+        <v>1</v>
+      </c>
+      <c r="H44" t="s">
+        <v>17</v>
+      </c>
+      <c r="I44" s="2">
+        <v>0</v>
+      </c>
+      <c r="J44" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K44" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L44" t="s">
+        <v>18</v>
+      </c>
+      <c r="M44" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N44" s="1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A45" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="B45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="2">
+        <v>1</v>
+      </c>
+      <c r="D45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E45" s="2">
+        <v>61</v>
+      </c>
+      <c r="F45" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" s="2">
+        <v>2</v>
+      </c>
+      <c r="H45" t="s">
+        <v>17</v>
+      </c>
+      <c r="I45" s="2">
+        <v>0</v>
+      </c>
+      <c r="J45" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L45" t="s">
+        <v>18</v>
+      </c>
+      <c r="M45" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N45" s="1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A46" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="B46" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="2">
+        <v>1</v>
+      </c>
+      <c r="D46" t="s">
+        <v>28</v>
+      </c>
+      <c r="E46" s="2">
+        <v>61</v>
+      </c>
+      <c r="F46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G46" s="2">
+        <v>3</v>
+      </c>
+      <c r="H46" t="s">
+        <v>17</v>
+      </c>
+      <c r="I46" s="2">
+        <v>0</v>
+      </c>
+      <c r="J46" s="7">
+        <v>0</v>
+      </c>
+      <c r="K46" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L46" t="s">
+        <v>18</v>
+      </c>
+      <c r="M46" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N46" s="1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A47" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="B47" t="s">
+        <v>23</v>
+      </c>
+      <c r="C47" s="2">
+        <v>2</v>
+      </c>
+      <c r="D47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E47" s="2">
+        <v>61</v>
+      </c>
+      <c r="F47" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="2">
+        <v>1</v>
+      </c>
+      <c r="H47" t="s">
+        <v>17</v>
+      </c>
+      <c r="I47" s="2">
+        <v>0</v>
+      </c>
+      <c r="J47" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K47" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L47" t="s">
+        <v>18</v>
+      </c>
+      <c r="M47" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N47" s="1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A48" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="B48" t="s">
+        <v>23</v>
+      </c>
+      <c r="C48" s="2">
+        <v>2</v>
+      </c>
+      <c r="D48" t="s">
+        <v>28</v>
+      </c>
+      <c r="E48" s="2">
+        <v>61</v>
+      </c>
+      <c r="F48" t="s">
+        <v>21</v>
+      </c>
+      <c r="G48" s="2">
+        <v>2</v>
+      </c>
+      <c r="H48" t="s">
+        <v>17</v>
+      </c>
+      <c r="I48" s="2">
+        <v>0</v>
+      </c>
+      <c r="J48" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K48" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L48" t="s">
+        <v>18</v>
+      </c>
+      <c r="M48" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N48" s="1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A49" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="B49" t="s">
+        <v>23</v>
+      </c>
+      <c r="C49" s="2">
+        <v>2</v>
+      </c>
+      <c r="D49" t="s">
+        <v>28</v>
+      </c>
+      <c r="E49" s="2">
+        <v>61</v>
+      </c>
+      <c r="F49" t="s">
+        <v>22</v>
+      </c>
+      <c r="G49" s="2">
+        <v>3</v>
+      </c>
+      <c r="H49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I49" s="2">
+        <v>0</v>
+      </c>
+      <c r="J49" s="7">
+        <v>0</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L49" t="s">
+        <v>18</v>
+      </c>
+      <c r="M49" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N49" s="1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A50" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="B50" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="2">
+        <v>1</v>
+      </c>
+      <c r="D50" t="s">
+        <v>29</v>
+      </c>
+      <c r="E50" s="2">
+        <v>62</v>
+      </c>
+      <c r="F50" t="s">
+        <v>16</v>
+      </c>
+      <c r="G50" s="2">
+        <v>1</v>
+      </c>
+      <c r="H50" t="s">
+        <v>17</v>
+      </c>
+      <c r="I50" s="2">
+        <v>0</v>
+      </c>
+      <c r="J50" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L50" t="s">
+        <v>18</v>
+      </c>
+      <c r="M50" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N50" s="1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A51" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="B51" t="s">
+        <v>14</v>
+      </c>
+      <c r="C51" s="2">
+        <v>1</v>
+      </c>
+      <c r="D51" t="s">
+        <v>29</v>
+      </c>
+      <c r="E51" s="2">
+        <v>62</v>
+      </c>
+      <c r="F51" t="s">
+        <v>21</v>
+      </c>
+      <c r="G51" s="2">
+        <v>2</v>
+      </c>
+      <c r="H51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I51" s="2">
+        <v>0</v>
+      </c>
+      <c r="J51" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L51" t="s">
+        <v>18</v>
+      </c>
+      <c r="M51" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N51" s="1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A52" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="B52" t="s">
+        <v>14</v>
+      </c>
+      <c r="C52" s="2">
+        <v>1</v>
+      </c>
+      <c r="D52" t="s">
+        <v>29</v>
+      </c>
+      <c r="E52" s="2">
+        <v>62</v>
+      </c>
+      <c r="F52" t="s">
+        <v>22</v>
+      </c>
+      <c r="G52" s="2">
+        <v>3</v>
+      </c>
+      <c r="H52" t="s">
+        <v>17</v>
+      </c>
+      <c r="I52" s="2">
+        <v>0</v>
+      </c>
+      <c r="J52" s="7">
+        <v>0</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L52" t="s">
+        <v>18</v>
+      </c>
+      <c r="M52" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N52" s="1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A53" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="B53" t="s">
+        <v>23</v>
+      </c>
+      <c r="C53" s="2">
+        <v>2</v>
+      </c>
+      <c r="D53" t="s">
+        <v>29</v>
+      </c>
+      <c r="E53" s="2">
+        <v>62</v>
+      </c>
+      <c r="F53" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="2">
+        <v>1</v>
+      </c>
+      <c r="H53" t="s">
+        <v>17</v>
+      </c>
+      <c r="I53" s="2">
+        <v>0</v>
+      </c>
+      <c r="J53" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L53" t="s">
+        <v>18</v>
+      </c>
+      <c r="M53" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N53" s="1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A54" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="B54" t="s">
+        <v>23</v>
+      </c>
+      <c r="C54" s="2">
+        <v>2</v>
+      </c>
+      <c r="D54" t="s">
+        <v>29</v>
+      </c>
+      <c r="E54" s="2">
+        <v>62</v>
+      </c>
+      <c r="F54" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" s="2">
+        <v>2</v>
+      </c>
+      <c r="H54" t="s">
+        <v>17</v>
+      </c>
+      <c r="I54" s="2">
+        <v>0</v>
+      </c>
+      <c r="J54" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L54" t="s">
+        <v>18</v>
+      </c>
+      <c r="M54" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N54" s="1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A55" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="B55" t="s">
+        <v>23</v>
+      </c>
+      <c r="C55" s="2">
+        <v>2</v>
+      </c>
+      <c r="D55" t="s">
+        <v>29</v>
+      </c>
+      <c r="E55" s="2">
+        <v>62</v>
+      </c>
+      <c r="F55" t="s">
+        <v>22</v>
+      </c>
+      <c r="G55" s="2">
+        <v>3</v>
+      </c>
+      <c r="H55" t="s">
+        <v>17</v>
+      </c>
+      <c r="I55" s="2">
+        <v>0</v>
+      </c>
+      <c r="J55" s="7">
+        <v>0</v>
+      </c>
+      <c r="K55" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L55" t="s">
+        <v>18</v>
+      </c>
+      <c r="M55" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N55" s="1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A56" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="B56" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="2">
+        <v>1</v>
+      </c>
+      <c r="D56" t="s">
+        <v>30</v>
+      </c>
+      <c r="E56" s="2">
+        <v>63</v>
+      </c>
+      <c r="F56" t="s">
+        <v>16</v>
+      </c>
+      <c r="G56" s="2">
+        <v>1</v>
+      </c>
+      <c r="H56" t="s">
+        <v>17</v>
+      </c>
+      <c r="I56" s="2">
+        <v>0</v>
+      </c>
+      <c r="J56" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L56" t="s">
+        <v>18</v>
+      </c>
+      <c r="M56" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N56" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A57" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="B57" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" s="2">
+        <v>1</v>
+      </c>
+      <c r="D57" t="s">
+        <v>30</v>
+      </c>
+      <c r="E57" s="2">
+        <v>63</v>
+      </c>
+      <c r="F57" t="s">
+        <v>21</v>
+      </c>
+      <c r="G57" s="2">
+        <v>2</v>
+      </c>
+      <c r="H57" t="s">
+        <v>17</v>
+      </c>
+      <c r="I57" s="2">
+        <v>0</v>
+      </c>
+      <c r="J57" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K57" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L57" t="s">
+        <v>18</v>
+      </c>
+      <c r="M57" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N57" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A58" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="B58" t="s">
+        <v>14</v>
+      </c>
+      <c r="C58" s="2">
+        <v>1</v>
+      </c>
+      <c r="D58" t="s">
+        <v>30</v>
+      </c>
+      <c r="E58" s="2">
+        <v>63</v>
+      </c>
+      <c r="F58" t="s">
+        <v>22</v>
+      </c>
+      <c r="G58" s="2">
+        <v>3</v>
+      </c>
+      <c r="H58" t="s">
+        <v>17</v>
+      </c>
+      <c r="I58" s="2">
+        <v>0</v>
+      </c>
+      <c r="J58" s="7">
+        <v>0</v>
+      </c>
+      <c r="K58" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L58" t="s">
+        <v>18</v>
+      </c>
+      <c r="M58" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N58" s="1" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A59" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="B59" t="s">
+        <v>23</v>
+      </c>
+      <c r="C59" s="2">
+        <v>2</v>
+      </c>
+      <c r="D59" t="s">
+        <v>30</v>
+      </c>
+      <c r="E59" s="2">
+        <v>63</v>
+      </c>
+      <c r="F59" t="s">
+        <v>16</v>
+      </c>
+      <c r="G59" s="2">
+        <v>1</v>
+      </c>
+      <c r="H59" t="s">
+        <v>17</v>
+      </c>
+      <c r="I59" s="2">
+        <v>0</v>
+      </c>
+      <c r="J59" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K59" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L59" t="s">
+        <v>18</v>
+      </c>
+      <c r="M59" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N59" s="1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A60" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="B60" t="s">
+        <v>23</v>
+      </c>
+      <c r="C60" s="2">
+        <v>2</v>
+      </c>
+      <c r="D60" t="s">
+        <v>30</v>
+      </c>
+      <c r="E60" s="2">
+        <v>63</v>
+      </c>
+      <c r="F60" t="s">
+        <v>21</v>
+      </c>
+      <c r="G60" s="2">
+        <v>2</v>
+      </c>
+      <c r="H60" t="s">
+        <v>17</v>
+      </c>
+      <c r="I60" s="2">
+        <v>0</v>
+      </c>
+      <c r="J60" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K60" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L60" t="s">
+        <v>18</v>
+      </c>
+      <c r="M60" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N60" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A61" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="B61" t="s">
+        <v>23</v>
+      </c>
+      <c r="C61" s="2">
+        <v>2</v>
+      </c>
+      <c r="D61" t="s">
+        <v>30</v>
+      </c>
+      <c r="E61" s="2">
+        <v>63</v>
+      </c>
+      <c r="F61" t="s">
+        <v>22</v>
+      </c>
+      <c r="G61" s="2">
+        <v>3</v>
+      </c>
+      <c r="H61" t="s">
+        <v>17</v>
+      </c>
+      <c r="I61" s="2">
+        <v>0</v>
+      </c>
+      <c r="J61" s="7">
+        <v>0</v>
+      </c>
+      <c r="K61" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L61" t="s">
+        <v>18</v>
+      </c>
+      <c r="M61" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N61" s="1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A62" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="B62" t="s">
+        <v>14</v>
+      </c>
+      <c r="C62" s="2">
+        <v>1</v>
+      </c>
+      <c r="D62" t="s">
+        <v>31</v>
+      </c>
+      <c r="E62" s="2">
+        <v>64</v>
+      </c>
+      <c r="F62" t="s">
+        <v>16</v>
+      </c>
+      <c r="G62" s="2">
+        <v>1</v>
+      </c>
+      <c r="H62" t="s">
+        <v>17</v>
+      </c>
+      <c r="I62" s="2">
+        <v>0</v>
+      </c>
+      <c r="J62" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K62" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L62" t="s">
+        <v>18</v>
+      </c>
+      <c r="M62" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N62" s="1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A63" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="B63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C63" s="2">
+        <v>1</v>
+      </c>
+      <c r="D63" t="s">
+        <v>31</v>
+      </c>
+      <c r="E63" s="2">
+        <v>64</v>
+      </c>
+      <c r="F63" t="s">
+        <v>21</v>
+      </c>
+      <c r="G63" s="2">
+        <v>2</v>
+      </c>
+      <c r="H63" t="s">
+        <v>17</v>
+      </c>
+      <c r="I63" s="2">
+        <v>0</v>
+      </c>
+      <c r="J63" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K63" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L63" t="s">
+        <v>18</v>
+      </c>
+      <c r="M63" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N63" s="1" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A64" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="B64" t="s">
+        <v>14</v>
+      </c>
+      <c r="C64" s="2">
+        <v>1</v>
+      </c>
+      <c r="D64" t="s">
+        <v>31</v>
+      </c>
+      <c r="E64" s="2">
+        <v>64</v>
+      </c>
+      <c r="F64" t="s">
+        <v>22</v>
+      </c>
+      <c r="G64" s="2">
+        <v>3</v>
+      </c>
+      <c r="H64" t="s">
+        <v>17</v>
+      </c>
+      <c r="I64" s="2">
+        <v>0</v>
+      </c>
+      <c r="J64" s="7">
+        <v>0</v>
+      </c>
+      <c r="K64" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L64" t="s">
+        <v>18</v>
+      </c>
+      <c r="M64" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N64" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A65" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="B65" t="s">
+        <v>23</v>
+      </c>
+      <c r="C65" s="2">
+        <v>2</v>
+      </c>
+      <c r="D65" t="s">
+        <v>31</v>
+      </c>
+      <c r="E65" s="2">
+        <v>64</v>
+      </c>
+      <c r="F65" t="s">
+        <v>16</v>
+      </c>
+      <c r="G65" s="2">
+        <v>1</v>
+      </c>
+      <c r="H65" t="s">
+        <v>17</v>
+      </c>
+      <c r="I65" s="2">
+        <v>0</v>
+      </c>
+      <c r="J65" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K65" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L65" t="s">
+        <v>18</v>
+      </c>
+      <c r="M65" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N65" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A66" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="B66" t="s">
+        <v>23</v>
+      </c>
+      <c r="C66" s="2">
+        <v>2</v>
+      </c>
+      <c r="D66" t="s">
+        <v>31</v>
+      </c>
+      <c r="E66" s="2">
+        <v>64</v>
+      </c>
+      <c r="F66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G66" s="2">
+        <v>2</v>
+      </c>
+      <c r="H66" t="s">
+        <v>17</v>
+      </c>
+      <c r="I66" s="2">
+        <v>0</v>
+      </c>
+      <c r="J66" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K66" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L66" t="s">
+        <v>18</v>
+      </c>
+      <c r="M66" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N66" s="1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A67" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="B67" t="s">
+        <v>23</v>
+      </c>
+      <c r="C67" s="2">
+        <v>2</v>
+      </c>
+      <c r="D67" t="s">
+        <v>31</v>
+      </c>
+      <c r="E67" s="2">
+        <v>64</v>
+      </c>
+      <c r="F67" t="s">
+        <v>22</v>
+      </c>
+      <c r="G67" s="2">
+        <v>3</v>
+      </c>
+      <c r="H67" t="s">
+        <v>17</v>
+      </c>
+      <c r="I67" s="2">
+        <v>0</v>
+      </c>
+      <c r="J67" s="7">
+        <v>0</v>
+      </c>
+      <c r="K67" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L67" t="s">
+        <v>18</v>
+      </c>
+      <c r="M67" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N67" s="1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A68" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="B68" t="s">
+        <v>14</v>
+      </c>
+      <c r="C68" s="2">
+        <v>1</v>
+      </c>
+      <c r="D68" t="s">
+        <v>32</v>
+      </c>
+      <c r="E68" s="2">
+        <v>65</v>
+      </c>
+      <c r="F68" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="2">
+        <v>1</v>
+      </c>
+      <c r="H68" t="s">
+        <v>17</v>
+      </c>
+      <c r="I68" s="2">
+        <v>0</v>
+      </c>
+      <c r="J68" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K68" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L68" t="s">
+        <v>18</v>
+      </c>
+      <c r="M68" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N68" s="1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A69" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="B69" t="s">
+        <v>14</v>
+      </c>
+      <c r="C69" s="2">
+        <v>1</v>
+      </c>
+      <c r="D69" t="s">
+        <v>32</v>
+      </c>
+      <c r="E69" s="2">
+        <v>65</v>
+      </c>
+      <c r="F69" t="s">
+        <v>21</v>
+      </c>
+      <c r="G69" s="2">
+        <v>2</v>
+      </c>
+      <c r="H69" t="s">
+        <v>17</v>
+      </c>
+      <c r="I69" s="2">
+        <v>0</v>
+      </c>
+      <c r="J69" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K69" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L69" t="s">
+        <v>18</v>
+      </c>
+      <c r="M69" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N69" s="1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A70" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="B70" t="s">
+        <v>14</v>
+      </c>
+      <c r="C70" s="2">
+        <v>1</v>
+      </c>
+      <c r="D70" t="s">
+        <v>32</v>
+      </c>
+      <c r="E70" s="2">
+        <v>65</v>
+      </c>
+      <c r="F70" t="s">
+        <v>22</v>
+      </c>
+      <c r="G70" s="2">
+        <v>3</v>
+      </c>
+      <c r="H70" t="s">
+        <v>17</v>
+      </c>
+      <c r="I70" s="2">
+        <v>0</v>
+      </c>
+      <c r="J70" s="7">
+        <v>0</v>
+      </c>
+      <c r="K70" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L70" t="s">
+        <v>18</v>
+      </c>
+      <c r="M70" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N70" s="1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A71" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="B71" t="s">
+        <v>23</v>
+      </c>
+      <c r="C71" s="2">
+        <v>2</v>
+      </c>
+      <c r="D71" t="s">
+        <v>32</v>
+      </c>
+      <c r="E71" s="2">
+        <v>65</v>
+      </c>
+      <c r="F71" t="s">
+        <v>16</v>
+      </c>
+      <c r="G71" s="2">
+        <v>1</v>
+      </c>
+      <c r="H71" t="s">
+        <v>17</v>
+      </c>
+      <c r="I71" s="2">
+        <v>0</v>
+      </c>
+      <c r="J71" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K71" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L71" t="s">
+        <v>18</v>
+      </c>
+      <c r="M71" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N71" s="1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A72" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="B72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C72" s="2">
+        <v>2</v>
+      </c>
+      <c r="D72" t="s">
+        <v>32</v>
+      </c>
+      <c r="E72" s="2">
+        <v>65</v>
+      </c>
+      <c r="F72" t="s">
+        <v>21</v>
+      </c>
+      <c r="G72" s="2">
+        <v>2</v>
+      </c>
+      <c r="H72" t="s">
+        <v>17</v>
+      </c>
+      <c r="I72" s="2">
+        <v>0</v>
+      </c>
+      <c r="J72" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K72" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L72" t="s">
+        <v>18</v>
+      </c>
+      <c r="M72" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N72" s="1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A73" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="B73" t="s">
+        <v>23</v>
+      </c>
+      <c r="C73" s="2">
+        <v>2</v>
+      </c>
+      <c r="D73" t="s">
+        <v>32</v>
+      </c>
+      <c r="E73" s="2">
+        <v>65</v>
+      </c>
+      <c r="F73" t="s">
+        <v>22</v>
+      </c>
+      <c r="G73" s="2">
+        <v>3</v>
+      </c>
+      <c r="H73" t="s">
+        <v>17</v>
+      </c>
+      <c r="I73" s="2">
+        <v>0</v>
+      </c>
+      <c r="J73" s="7">
+        <v>0</v>
+      </c>
+      <c r="K73" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L73" t="s">
+        <v>18</v>
+      </c>
+      <c r="M73" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N73" s="1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A74" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="B74" t="s">
+        <v>14</v>
+      </c>
+      <c r="C74" s="2">
+        <v>1</v>
+      </c>
+      <c r="D74" t="s">
+        <v>33</v>
+      </c>
+      <c r="E74" s="2">
+        <v>66</v>
+      </c>
+      <c r="F74" t="s">
+        <v>16</v>
+      </c>
+      <c r="G74" s="2">
+        <v>1</v>
+      </c>
+      <c r="H74" t="s">
+        <v>17</v>
+      </c>
+      <c r="I74" s="2">
+        <v>0</v>
+      </c>
+      <c r="J74" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K74" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L74" t="s">
+        <v>18</v>
+      </c>
+      <c r="M74" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N74" s="1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A75" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="B75" t="s">
+        <v>14</v>
+      </c>
+      <c r="C75" s="2">
+        <v>1</v>
+      </c>
+      <c r="D75" t="s">
+        <v>33</v>
+      </c>
+      <c r="E75" s="2">
+        <v>66</v>
+      </c>
+      <c r="F75" t="s">
+        <v>21</v>
+      </c>
+      <c r="G75" s="2">
+        <v>2</v>
+      </c>
+      <c r="H75" t="s">
+        <v>17</v>
+      </c>
+      <c r="I75" s="2">
+        <v>0</v>
+      </c>
+      <c r="J75" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K75" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L75" t="s">
+        <v>18</v>
+      </c>
+      <c r="M75" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N75" s="1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A76" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="B76" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" s="2">
+        <v>1</v>
+      </c>
+      <c r="D76" t="s">
+        <v>33</v>
+      </c>
+      <c r="E76" s="2">
+        <v>66</v>
+      </c>
+      <c r="F76" t="s">
+        <v>22</v>
+      </c>
+      <c r="G76" s="2">
+        <v>3</v>
+      </c>
+      <c r="H76" t="s">
+        <v>17</v>
+      </c>
+      <c r="I76" s="2">
+        <v>0</v>
+      </c>
+      <c r="J76" s="7">
+        <v>0</v>
+      </c>
+      <c r="K76" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L76" t="s">
+        <v>18</v>
+      </c>
+      <c r="M76" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N76" s="1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A77" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="B77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C77" s="2">
+        <v>2</v>
+      </c>
+      <c r="D77" t="s">
+        <v>33</v>
+      </c>
+      <c r="E77" s="2">
+        <v>66</v>
+      </c>
+      <c r="F77" t="s">
+        <v>16</v>
+      </c>
+      <c r="G77" s="2">
+        <v>1</v>
+      </c>
+      <c r="H77" t="s">
+        <v>17</v>
+      </c>
+      <c r="I77" s="2">
+        <v>0</v>
+      </c>
+      <c r="J77" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K77" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L77" t="s">
+        <v>18</v>
+      </c>
+      <c r="M77" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N77" s="1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A78" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="B78" t="s">
+        <v>23</v>
+      </c>
+      <c r="C78" s="2">
+        <v>2</v>
+      </c>
+      <c r="D78" t="s">
+        <v>33</v>
+      </c>
+      <c r="E78" s="2">
+        <v>66</v>
+      </c>
+      <c r="F78" t="s">
+        <v>21</v>
+      </c>
+      <c r="G78" s="2">
+        <v>2</v>
+      </c>
+      <c r="H78" t="s">
+        <v>17</v>
+      </c>
+      <c r="I78" s="2">
+        <v>0</v>
+      </c>
+      <c r="J78" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K78" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L78" t="s">
+        <v>18</v>
+      </c>
+      <c r="M78" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N78" s="1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A79" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="B79" t="s">
+        <v>23</v>
+      </c>
+      <c r="C79" s="2">
+        <v>2</v>
+      </c>
+      <c r="D79" t="s">
+        <v>33</v>
+      </c>
+      <c r="E79" s="2">
+        <v>66</v>
+      </c>
+      <c r="F79" t="s">
+        <v>22</v>
+      </c>
+      <c r="G79" s="2">
+        <v>3</v>
+      </c>
+      <c r="H79" t="s">
+        <v>17</v>
+      </c>
+      <c r="I79" s="2">
+        <v>0</v>
+      </c>
+      <c r="J79" s="7">
+        <v>0</v>
+      </c>
+      <c r="K79" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L79" t="s">
+        <v>18</v>
+      </c>
+      <c r="M79" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N79" s="1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A80" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="B80" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" s="2">
+        <v>1</v>
+      </c>
+      <c r="D80" t="s">
+        <v>34</v>
+      </c>
+      <c r="E80" s="2">
+        <v>67</v>
+      </c>
+      <c r="F80" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="2">
+        <v>1</v>
+      </c>
+      <c r="H80" t="s">
+        <v>17</v>
+      </c>
+      <c r="I80" s="2">
+        <v>0</v>
+      </c>
+      <c r="J80" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K80" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L80" t="s">
+        <v>18</v>
+      </c>
+      <c r="M80" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N80" s="1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A81" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="B81" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" s="2">
+        <v>1</v>
+      </c>
+      <c r="D81" t="s">
+        <v>34</v>
+      </c>
+      <c r="E81" s="2">
+        <v>67</v>
+      </c>
+      <c r="F81" t="s">
+        <v>21</v>
+      </c>
+      <c r="G81" s="2">
+        <v>2</v>
+      </c>
+      <c r="H81" t="s">
+        <v>17</v>
+      </c>
+      <c r="I81" s="2">
+        <v>0</v>
+      </c>
+      <c r="J81" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K81" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L81" t="s">
+        <v>18</v>
+      </c>
+      <c r="M81" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N81" s="1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A82" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="B82" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" s="2">
+        <v>1</v>
+      </c>
+      <c r="D82" t="s">
+        <v>34</v>
+      </c>
+      <c r="E82" s="2">
+        <v>67</v>
+      </c>
+      <c r="F82" t="s">
+        <v>22</v>
+      </c>
+      <c r="G82" s="2">
+        <v>3</v>
+      </c>
+      <c r="H82" t="s">
+        <v>17</v>
+      </c>
+      <c r="I82" s="2">
+        <v>0</v>
+      </c>
+      <c r="J82" s="7">
+        <v>0</v>
+      </c>
+      <c r="K82" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L82" t="s">
+        <v>18</v>
+      </c>
+      <c r="M82" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N82" s="1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A83" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="B83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C83" s="2">
+        <v>2</v>
+      </c>
+      <c r="D83" t="s">
+        <v>34</v>
+      </c>
+      <c r="E83" s="2">
+        <v>67</v>
+      </c>
+      <c r="F83" t="s">
+        <v>16</v>
+      </c>
+      <c r="G83" s="2">
+        <v>1</v>
+      </c>
+      <c r="H83" t="s">
+        <v>17</v>
+      </c>
+      <c r="I83" s="2">
+        <v>0</v>
+      </c>
+      <c r="J83" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K83" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L83" t="s">
+        <v>18</v>
+      </c>
+      <c r="M83" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N83" s="1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A84" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="B84" t="s">
+        <v>23</v>
+      </c>
+      <c r="C84" s="2">
+        <v>2</v>
+      </c>
+      <c r="D84" t="s">
+        <v>34</v>
+      </c>
+      <c r="E84" s="2">
+        <v>67</v>
+      </c>
+      <c r="F84" t="s">
+        <v>21</v>
+      </c>
+      <c r="G84" s="2">
+        <v>2</v>
+      </c>
+      <c r="H84" t="s">
+        <v>17</v>
+      </c>
+      <c r="I84" s="2">
+        <v>0</v>
+      </c>
+      <c r="J84" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K84" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L84" t="s">
+        <v>18</v>
+      </c>
+      <c r="M84" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N84" s="1" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A85" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="B85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C85" s="2">
+        <v>2</v>
+      </c>
+      <c r="D85" t="s">
+        <v>34</v>
+      </c>
+      <c r="E85" s="2">
+        <v>67</v>
+      </c>
+      <c r="F85" t="s">
+        <v>22</v>
+      </c>
+      <c r="G85" s="2">
+        <v>3</v>
+      </c>
+      <c r="H85" t="s">
+        <v>17</v>
+      </c>
+      <c r="I85" s="2">
+        <v>0</v>
+      </c>
+      <c r="J85" s="7">
+        <v>0</v>
+      </c>
+      <c r="K85" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L85" t="s">
+        <v>18</v>
+      </c>
+      <c r="M85" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N85" s="1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A86" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="B86" t="s">
+        <v>14</v>
+      </c>
+      <c r="C86" s="2">
+        <v>1</v>
+      </c>
+      <c r="D86" t="s">
+        <v>35</v>
+      </c>
+      <c r="E86" s="2">
+        <v>99</v>
+      </c>
+      <c r="F86" t="s">
+        <v>16</v>
+      </c>
+      <c r="G86" s="2">
+        <v>1</v>
+      </c>
+      <c r="H86" t="s">
+        <v>17</v>
+      </c>
+      <c r="I86" s="2">
+        <v>0</v>
+      </c>
+      <c r="J86" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K86" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L86" t="s">
+        <v>18</v>
+      </c>
+      <c r="M86" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N86" s="1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A87" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="B87" t="s">
+        <v>14</v>
+      </c>
+      <c r="C87" s="2">
+        <v>1</v>
+      </c>
+      <c r="D87" t="s">
+        <v>35</v>
+      </c>
+      <c r="E87" s="2">
+        <v>99</v>
+      </c>
+      <c r="F87" t="s">
+        <v>21</v>
+      </c>
+      <c r="G87" s="2">
+        <v>2</v>
+      </c>
+      <c r="H87" t="s">
+        <v>17</v>
+      </c>
+      <c r="I87" s="2">
+        <v>0</v>
+      </c>
+      <c r="J87" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K87" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L87" t="s">
+        <v>18</v>
+      </c>
+      <c r="M87" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N87" s="1" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A88" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="B88" t="s">
+        <v>14</v>
+      </c>
+      <c r="C88" s="2">
+        <v>1</v>
+      </c>
+      <c r="D88" t="s">
+        <v>35</v>
+      </c>
+      <c r="E88" s="2">
+        <v>99</v>
+      </c>
+      <c r="F88" t="s">
+        <v>22</v>
+      </c>
+      <c r="G88" s="2">
+        <v>3</v>
+      </c>
+      <c r="H88" t="s">
+        <v>17</v>
+      </c>
+      <c r="I88" s="2">
+        <v>0</v>
+      </c>
+      <c r="J88" s="7">
+        <v>0</v>
+      </c>
+      <c r="K88" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L88" t="s">
+        <v>18</v>
+      </c>
+      <c r="M88" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N88" s="1" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A89" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="B89" t="s">
+        <v>23</v>
+      </c>
+      <c r="C89" s="2">
+        <v>2</v>
+      </c>
+      <c r="D89" t="s">
+        <v>35</v>
+      </c>
+      <c r="E89" s="2">
+        <v>99</v>
+      </c>
+      <c r="F89" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="2">
+        <v>1</v>
+      </c>
+      <c r="H89" t="s">
+        <v>17</v>
+      </c>
+      <c r="I89" s="2">
+        <v>0</v>
+      </c>
+      <c r="J89" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K89" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L89" t="s">
+        <v>18</v>
+      </c>
+      <c r="M89" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N89" s="1" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A90" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="B90" t="s">
+        <v>23</v>
+      </c>
+      <c r="C90" s="2">
+        <v>2</v>
+      </c>
+      <c r="D90" t="s">
+        <v>35</v>
+      </c>
+      <c r="E90" s="2">
+        <v>99</v>
+      </c>
+      <c r="F90" t="s">
+        <v>21</v>
+      </c>
+      <c r="G90" s="2">
+        <v>2</v>
+      </c>
+      <c r="H90" t="s">
+        <v>17</v>
+      </c>
+      <c r="I90" s="2">
+        <v>0</v>
+      </c>
+      <c r="J90" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K90" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L90" t="s">
+        <v>18</v>
+      </c>
+      <c r="M90" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N90" s="1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A91" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="B91" t="s">
+        <v>23</v>
+      </c>
+      <c r="C91" s="2">
+        <v>2</v>
+      </c>
+      <c r="D91" t="s">
+        <v>35</v>
+      </c>
+      <c r="E91" s="2">
+        <v>99</v>
+      </c>
+      <c r="F91" t="s">
+        <v>22</v>
+      </c>
+      <c r="G91" s="2">
+        <v>3</v>
+      </c>
+      <c r="H91" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="2">
+        <v>0</v>
+      </c>
+      <c r="J91" s="7">
+        <v>0</v>
+      </c>
+      <c r="K91" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L91" t="s">
+        <v>18</v>
+      </c>
+      <c r="M91" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N91" s="1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A92" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="B92" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" s="2">
+        <v>1</v>
+      </c>
+      <c r="D92" t="s">
         <v>24</v>
       </c>
-      <c r="K4" t="s">
-[...2 lines deleted...]
-      <c r="L4" t="s">
+      <c r="E92" s="2">
+        <v>20</v>
+      </c>
+      <c r="F92" t="s">
+        <v>16</v>
+      </c>
+      <c r="G92" s="2">
+        <v>1</v>
+      </c>
+      <c r="H92" t="s">
+        <v>36</v>
+      </c>
+      <c r="I92" s="2">
+        <v>1</v>
+      </c>
+      <c r="J92" s="7">
+        <v>2.3630000000000002E-2</v>
+      </c>
+      <c r="K92" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L92" t="s">
+        <v>18</v>
+      </c>
+      <c r="M92" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N92" s="1" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A93" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="B93" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" s="2">
+        <v>1</v>
+      </c>
+      <c r="D93" t="s">
+        <v>24</v>
+      </c>
+      <c r="E93" s="2">
+        <v>20</v>
+      </c>
+      <c r="F93" t="s">
         <v>21</v>
       </c>
-      <c r="M4">
-[...13 lines deleted...]
-      <c r="D5" t="s">
+      <c r="G93" s="2">
+        <v>2</v>
+      </c>
+      <c r="H93" t="s">
+        <v>36</v>
+      </c>
+      <c r="I93" s="2">
+        <v>1</v>
+      </c>
+      <c r="J93" s="7">
+        <v>1.1815000000000001E-2</v>
+      </c>
+      <c r="K93" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L93" t="s">
+        <v>18</v>
+      </c>
+      <c r="M93" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N93" s="1" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A94" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="B94" t="s">
+        <v>14</v>
+      </c>
+      <c r="C94" s="2">
+        <v>1</v>
+      </c>
+      <c r="D94" t="s">
+        <v>24</v>
+      </c>
+      <c r="E94" s="2">
+        <v>20</v>
+      </c>
+      <c r="F94" t="s">
+        <v>22</v>
+      </c>
+      <c r="G94" s="2">
+        <v>3</v>
+      </c>
+      <c r="H94" t="s">
+        <v>36</v>
+      </c>
+      <c r="I94" s="2">
+        <v>1</v>
+      </c>
+      <c r="J94" s="7">
+        <v>0</v>
+      </c>
+      <c r="K94" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L94" t="s">
+        <v>18</v>
+      </c>
+      <c r="M94" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N94" s="1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A95" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="B95" t="s">
+        <v>14</v>
+      </c>
+      <c r="C95" s="2">
+        <v>1</v>
+      </c>
+      <c r="D95" t="s">
+        <v>25</v>
+      </c>
+      <c r="E95" s="2">
+        <v>30</v>
+      </c>
+      <c r="F95" t="s">
         <v>16</v>
       </c>
-      <c r="E5">
-[...8 lines deleted...]
-      <c r="H5" t="s">
+      <c r="G95" s="2">
+        <v>1</v>
+      </c>
+      <c r="H95" t="s">
+        <v>36</v>
+      </c>
+      <c r="I95" s="2">
+        <v>1</v>
+      </c>
+      <c r="J95" s="7">
+        <v>5.3899999999999998E-3</v>
+      </c>
+      <c r="K95" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L95" t="s">
+        <v>18</v>
+      </c>
+      <c r="M95" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N95" s="1" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A96" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="B96" t="s">
+        <v>14</v>
+      </c>
+      <c r="C96" s="2">
+        <v>1</v>
+      </c>
+      <c r="D96" t="s">
+        <v>25</v>
+      </c>
+      <c r="E96" s="2">
+        <v>30</v>
+      </c>
+      <c r="F96" t="s">
+        <v>21</v>
+      </c>
+      <c r="G96" s="2">
+        <v>2</v>
+      </c>
+      <c r="H96" t="s">
+        <v>36</v>
+      </c>
+      <c r="I96" s="2">
+        <v>1</v>
+      </c>
+      <c r="J96" s="7">
+        <v>2.6949999999999999E-3</v>
+      </c>
+      <c r="K96" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L96" t="s">
+        <v>18</v>
+      </c>
+      <c r="M96" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N96" s="1" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A97" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="B97" t="s">
+        <v>14</v>
+      </c>
+      <c r="C97" s="2">
+        <v>1</v>
+      </c>
+      <c r="D97" t="s">
+        <v>25</v>
+      </c>
+      <c r="E97" s="2">
+        <v>30</v>
+      </c>
+      <c r="F97" t="s">
         <v>22</v>
       </c>
-      <c r="I5">
-[...8 lines deleted...]
-      <c r="L5" t="s">
+      <c r="G97" s="2">
+        <v>3</v>
+      </c>
+      <c r="H97" t="s">
+        <v>36</v>
+      </c>
+      <c r="I97" s="2">
+        <v>1</v>
+      </c>
+      <c r="J97" s="7">
+        <v>0</v>
+      </c>
+      <c r="K97" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L97" t="s">
+        <v>18</v>
+      </c>
+      <c r="M97" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N97" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A98" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="B98" t="s">
+        <v>14</v>
+      </c>
+      <c r="C98" s="2">
+        <v>1</v>
+      </c>
+      <c r="D98" t="s">
+        <v>43</v>
+      </c>
+      <c r="E98" s="2">
+        <v>41</v>
+      </c>
+      <c r="F98" t="s">
+        <v>16</v>
+      </c>
+      <c r="G98" s="2">
+        <v>1</v>
+      </c>
+      <c r="H98" t="s">
+        <v>36</v>
+      </c>
+      <c r="I98" s="2">
+        <v>1</v>
+      </c>
+      <c r="J98" s="7">
+        <v>3.4669999999999999E-2</v>
+      </c>
+      <c r="K98" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L98" t="s">
+        <v>18</v>
+      </c>
+      <c r="M98" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N98" s="1" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A99" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="B99" t="s">
+        <v>14</v>
+      </c>
+      <c r="C99" s="2">
+        <v>1</v>
+      </c>
+      <c r="D99" t="s">
+        <v>43</v>
+      </c>
+      <c r="E99" s="2">
+        <v>41</v>
+      </c>
+      <c r="F99" t="s">
         <v>21</v>
       </c>
-      <c r="M5">
-[...13 lines deleted...]
-      <c r="D6" t="s">
+      <c r="G99" s="2">
+        <v>2</v>
+      </c>
+      <c r="H99" t="s">
+        <v>36</v>
+      </c>
+      <c r="I99" s="2">
+        <v>1</v>
+      </c>
+      <c r="J99" s="7">
+        <v>1.7335E-2</v>
+      </c>
+      <c r="K99" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L99" t="s">
+        <v>18</v>
+      </c>
+      <c r="M99" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N99" s="1" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A100" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="B100" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" s="2">
+        <v>1</v>
+      </c>
+      <c r="D100" t="s">
+        <v>43</v>
+      </c>
+      <c r="E100" s="2">
+        <v>41</v>
+      </c>
+      <c r="F100" t="s">
+        <v>22</v>
+      </c>
+      <c r="G100" s="2">
+        <v>3</v>
+      </c>
+      <c r="H100" t="s">
+        <v>36</v>
+      </c>
+      <c r="I100" s="2">
+        <v>1</v>
+      </c>
+      <c r="J100" s="7">
+        <v>0</v>
+      </c>
+      <c r="K100" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L100" t="s">
+        <v>18</v>
+      </c>
+      <c r="M100" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N100" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A101" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="B101" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" s="2">
+        <v>1</v>
+      </c>
+      <c r="D101" t="s">
+        <v>26</v>
+      </c>
+      <c r="E101" s="2">
+        <v>50</v>
+      </c>
+      <c r="F101" t="s">
         <v>16</v>
       </c>
-      <c r="E6">
-[...14 lines deleted...]
-      <c r="J6" t="s">
+      <c r="G101" s="2">
+        <v>1</v>
+      </c>
+      <c r="H101" t="s">
+        <v>36</v>
+      </c>
+      <c r="I101" s="2">
+        <v>1</v>
+      </c>
+      <c r="J101" s="7">
+        <v>5.3899999999999998E-3</v>
+      </c>
+      <c r="K101" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L101" t="s">
+        <v>18</v>
+      </c>
+      <c r="M101" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N101" s="1" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A102" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="B102" t="s">
+        <v>14</v>
+      </c>
+      <c r="C102" s="2">
+        <v>1</v>
+      </c>
+      <c r="D102" t="s">
         <v>26</v>
       </c>
-      <c r="K6" t="s">
-[...2 lines deleted...]
-      <c r="L6" t="s">
+      <c r="E102" s="2">
+        <v>50</v>
+      </c>
+      <c r="F102" t="s">
         <v>21</v>
       </c>
-      <c r="M6">
-[...13 lines deleted...]
-      <c r="D7" t="s">
+      <c r="G102" s="2">
+        <v>2</v>
+      </c>
+      <c r="H102" t="s">
+        <v>36</v>
+      </c>
+      <c r="I102" s="2">
+        <v>1</v>
+      </c>
+      <c r="J102" s="7">
+        <v>2.6949999999999999E-3</v>
+      </c>
+      <c r="K102" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L102" t="s">
+        <v>18</v>
+      </c>
+      <c r="M102" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N102" s="1" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A103" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="B103" t="s">
+        <v>14</v>
+      </c>
+      <c r="C103" s="2">
+        <v>1</v>
+      </c>
+      <c r="D103" t="s">
+        <v>26</v>
+      </c>
+      <c r="E103" s="2">
+        <v>50</v>
+      </c>
+      <c r="F103" t="s">
+        <v>22</v>
+      </c>
+      <c r="G103" s="2">
+        <v>3</v>
+      </c>
+      <c r="H103" t="s">
+        <v>36</v>
+      </c>
+      <c r="I103" s="2">
+        <v>1</v>
+      </c>
+      <c r="J103" s="7">
+        <v>0</v>
+      </c>
+      <c r="K103" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L103" t="s">
+        <v>18</v>
+      </c>
+      <c r="M103" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N103" s="1" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A104" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="B104" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" s="2">
+        <v>1</v>
+      </c>
+      <c r="D104" t="s">
+        <v>27</v>
+      </c>
+      <c r="E104" s="2">
+        <v>60</v>
+      </c>
+      <c r="F104" t="s">
         <v>16</v>
       </c>
-      <c r="E7">
-[...8 lines deleted...]
-      <c r="H7" t="s">
+      <c r="G104" s="2">
+        <v>1</v>
+      </c>
+      <c r="H104" t="s">
+        <v>36</v>
+      </c>
+      <c r="I104" s="2">
+        <v>1</v>
+      </c>
+      <c r="J104" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K104" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L104" t="s">
+        <v>18</v>
+      </c>
+      <c r="M104" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N104" s="1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A105" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="B105" t="s">
+        <v>14</v>
+      </c>
+      <c r="C105" s="2">
+        <v>1</v>
+      </c>
+      <c r="D105" t="s">
+        <v>27</v>
+      </c>
+      <c r="E105" s="2">
+        <v>60</v>
+      </c>
+      <c r="F105" t="s">
+        <v>21</v>
+      </c>
+      <c r="G105" s="2">
+        <v>2</v>
+      </c>
+      <c r="H105" t="s">
+        <v>36</v>
+      </c>
+      <c r="I105" s="2">
+        <v>1</v>
+      </c>
+      <c r="J105" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K105" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L105" t="s">
+        <v>18</v>
+      </c>
+      <c r="M105" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N105" s="1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A106" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="B106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C106" s="2">
+        <v>1</v>
+      </c>
+      <c r="D106" t="s">
+        <v>27</v>
+      </c>
+      <c r="E106" s="2">
+        <v>60</v>
+      </c>
+      <c r="F106" t="s">
         <v>22</v>
       </c>
-      <c r="I7">
-[...8 lines deleted...]
-      <c r="L7" t="s">
+      <c r="G106" s="2">
+        <v>3</v>
+      </c>
+      <c r="H106" t="s">
+        <v>36</v>
+      </c>
+      <c r="I106" s="2">
+        <v>1</v>
+      </c>
+      <c r="J106" s="7">
+        <v>0</v>
+      </c>
+      <c r="K106" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L106" t="s">
+        <v>18</v>
+      </c>
+      <c r="M106" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N106" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A107" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="B107" t="s">
+        <v>14</v>
+      </c>
+      <c r="C107" s="2">
+        <v>1</v>
+      </c>
+      <c r="D107" t="s">
+        <v>28</v>
+      </c>
+      <c r="E107" s="2">
+        <v>61</v>
+      </c>
+      <c r="F107" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="2">
+        <v>1</v>
+      </c>
+      <c r="H107" t="s">
+        <v>36</v>
+      </c>
+      <c r="I107" s="2">
+        <v>1</v>
+      </c>
+      <c r="J107" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K107" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L107" t="s">
+        <v>18</v>
+      </c>
+      <c r="M107" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N107" s="1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A108" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="B108" t="s">
+        <v>14</v>
+      </c>
+      <c r="C108" s="2">
+        <v>1</v>
+      </c>
+      <c r="D108" t="s">
+        <v>28</v>
+      </c>
+      <c r="E108" s="2">
+        <v>61</v>
+      </c>
+      <c r="F108" t="s">
         <v>21</v>
       </c>
-      <c r="M7">
-[...31 lines deleted...]
-      <c r="J8" t="s">
+      <c r="G108" s="2">
+        <v>2</v>
+      </c>
+      <c r="H108" t="s">
+        <v>36</v>
+      </c>
+      <c r="I108" s="2">
+        <v>1</v>
+      </c>
+      <c r="J108" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K108" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L108" t="s">
+        <v>18</v>
+      </c>
+      <c r="M108" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N108" s="1" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A109" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="B109" t="s">
+        <v>14</v>
+      </c>
+      <c r="C109" s="2">
+        <v>1</v>
+      </c>
+      <c r="D109" t="s">
         <v>28</v>
       </c>
-      <c r="K8" t="s">
-[...2 lines deleted...]
-      <c r="L8" t="s">
+      <c r="E109" s="2">
+        <v>61</v>
+      </c>
+      <c r="F109" t="s">
+        <v>22</v>
+      </c>
+      <c r="G109" s="2">
+        <v>3</v>
+      </c>
+      <c r="H109" t="s">
+        <v>36</v>
+      </c>
+      <c r="I109" s="2">
+        <v>1</v>
+      </c>
+      <c r="J109" s="7">
+        <v>0</v>
+      </c>
+      <c r="K109" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L109" t="s">
+        <v>18</v>
+      </c>
+      <c r="M109" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N109" s="1" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A110" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="B110" t="s">
+        <v>14</v>
+      </c>
+      <c r="C110" s="2">
+        <v>1</v>
+      </c>
+      <c r="D110" t="s">
+        <v>29</v>
+      </c>
+      <c r="E110" s="2">
+        <v>62</v>
+      </c>
+      <c r="F110" t="s">
+        <v>16</v>
+      </c>
+      <c r="G110" s="2">
+        <v>1</v>
+      </c>
+      <c r="H110" t="s">
+        <v>36</v>
+      </c>
+      <c r="I110" s="2">
+        <v>1</v>
+      </c>
+      <c r="J110" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K110" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L110" t="s">
+        <v>18</v>
+      </c>
+      <c r="M110" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N110" s="1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A111" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="B111" t="s">
+        <v>14</v>
+      </c>
+      <c r="C111" s="2">
+        <v>1</v>
+      </c>
+      <c r="D111" t="s">
+        <v>29</v>
+      </c>
+      <c r="E111" s="2">
+        <v>62</v>
+      </c>
+      <c r="F111" t="s">
         <v>21</v>
       </c>
-      <c r="M8">
-[...25 lines deleted...]
-      <c r="H9" t="s">
+      <c r="G111" s="2">
+        <v>2</v>
+      </c>
+      <c r="H111" t="s">
+        <v>36</v>
+      </c>
+      <c r="I111" s="2">
+        <v>1</v>
+      </c>
+      <c r="J111" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K111" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L111" t="s">
+        <v>18</v>
+      </c>
+      <c r="M111" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N111" s="1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A112" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="B112" t="s">
+        <v>14</v>
+      </c>
+      <c r="C112" s="2">
+        <v>1</v>
+      </c>
+      <c r="D112" t="s">
+        <v>29</v>
+      </c>
+      <c r="E112" s="2">
+        <v>62</v>
+      </c>
+      <c r="F112" t="s">
         <v>22</v>
       </c>
-      <c r="I9">
-[...189 lines deleted...]
-      <c r="D14" t="s">
+      <c r="G112" s="2">
+        <v>3</v>
+      </c>
+      <c r="H112" t="s">
+        <v>36</v>
+      </c>
+      <c r="I112" s="2">
+        <v>1</v>
+      </c>
+      <c r="J112" s="7">
+        <v>0</v>
+      </c>
+      <c r="K112" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L112" t="s">
+        <v>18</v>
+      </c>
+      <c r="M112" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N112" s="1" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A113" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="B113" t="s">
+        <v>14</v>
+      </c>
+      <c r="C113" s="2">
+        <v>1</v>
+      </c>
+      <c r="D113" t="s">
         <v>30</v>
       </c>
-      <c r="E14">
-[...629 lines deleted...]
-      <c r="J29" t="s">
+      <c r="E113" s="2">
+        <v>63</v>
+      </c>
+      <c r="F113" t="s">
+        <v>16</v>
+      </c>
+      <c r="G113" s="2">
+        <v>1</v>
+      </c>
+      <c r="H113" t="s">
         <v>36</v>
       </c>
-      <c r="K29" t="s">
-[...3443 lines deleted...]
-      <c r="K113" t="s">
+      <c r="I113" s="2">
+        <v>1</v>
+      </c>
+      <c r="J113" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K113" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L113" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-        <v>2301000</v>
+        <v>18</v>
+      </c>
+      <c r="M113" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N113" s="1" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A114" s="2" t="s">
+        <v>529</v>
       </c>
       <c r="B114" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>14</v>
+      </c>
+      <c r="C114" s="2">
+        <v>1</v>
       </c>
       <c r="D114" t="s">
         <v>30</v>
       </c>
-      <c r="E114">
-        <v>30</v>
+      <c r="E114" s="2">
+        <v>63</v>
       </c>
       <c r="F114" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>21</v>
+      </c>
+      <c r="G114" s="2">
+        <v>2</v>
       </c>
       <c r="H114" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-      <c r="K114" t="s">
+        <v>36</v>
+      </c>
+      <c r="I114" s="2">
+        <v>1</v>
+      </c>
+      <c r="J114" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K114" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L114" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-        <v>2302000</v>
+        <v>18</v>
+      </c>
+      <c r="M114" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N114" s="1" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A115" s="2" t="s">
+        <v>530</v>
       </c>
       <c r="B115" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>14</v>
+      </c>
+      <c r="C115" s="2">
+        <v>1</v>
       </c>
       <c r="D115" t="s">
         <v>30</v>
       </c>
-      <c r="E115">
-        <v>30</v>
+      <c r="E115" s="2">
+        <v>63</v>
       </c>
       <c r="F115" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>22</v>
+      </c>
+      <c r="G115" s="2">
+        <v>3</v>
       </c>
       <c r="H115" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-      <c r="K115" t="s">
+        <v>36</v>
+      </c>
+      <c r="I115" s="2">
+        <v>1</v>
+      </c>
+      <c r="J115" s="7">
+        <v>0</v>
+      </c>
+      <c r="K115" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L115" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-        <v>2303000</v>
+        <v>18</v>
+      </c>
+      <c r="M115" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N115" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A116" s="2" t="s">
+        <v>531</v>
       </c>
       <c r="B116" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>14</v>
+      </c>
+      <c r="C116" s="2">
+        <v>1</v>
       </c>
       <c r="D116" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>31</v>
+      </c>
+      <c r="E116" s="2">
+        <v>64</v>
       </c>
       <c r="F116" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>16</v>
+      </c>
+      <c r="G116" s="2">
+        <v>1</v>
       </c>
       <c r="H116" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-      <c r="K116" t="s">
+        <v>36</v>
+      </c>
+      <c r="I116" s="2">
+        <v>1</v>
+      </c>
+      <c r="J116" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K116" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L116" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-        <v>2411000</v>
+        <v>18</v>
+      </c>
+      <c r="M116" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N116" s="1" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A117" s="2" t="s">
+        <v>532</v>
       </c>
       <c r="B117" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>14</v>
+      </c>
+      <c r="C117" s="2">
+        <v>1</v>
       </c>
       <c r="D117" t="s">
         <v>31</v>
       </c>
-      <c r="E117">
-        <v>41</v>
+      <c r="E117" s="2">
+        <v>64</v>
       </c>
       <c r="F117" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>21</v>
+      </c>
+      <c r="G117" s="2">
+        <v>2</v>
       </c>
       <c r="H117" t="s">
-        <v>18</v>
-[...7 lines deleted...]
-      <c r="K117" t="s">
+        <v>36</v>
+      </c>
+      <c r="I117" s="2">
+        <v>1</v>
+      </c>
+      <c r="J117" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K117" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L117" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-        <v>2412000</v>
+        <v>18</v>
+      </c>
+      <c r="M117" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N117" s="1" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="118" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A118" s="2" t="s">
+        <v>533</v>
       </c>
       <c r="B118" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>14</v>
+      </c>
+      <c r="C118" s="2">
+        <v>1</v>
       </c>
       <c r="D118" t="s">
         <v>31</v>
       </c>
-      <c r="E118">
+      <c r="E118" s="2">
+        <v>64</v>
+      </c>
+      <c r="F118" t="s">
+        <v>22</v>
+      </c>
+      <c r="G118" s="2">
+        <v>3</v>
+      </c>
+      <c r="H118" t="s">
+        <v>36</v>
+      </c>
+      <c r="I118" s="2">
+        <v>1</v>
+      </c>
+      <c r="J118" s="7">
+        <v>0</v>
+      </c>
+      <c r="K118" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L118" t="s">
+        <v>18</v>
+      </c>
+      <c r="M118" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N118" s="1" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A119" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="B119" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" s="2">
+        <v>1</v>
+      </c>
+      <c r="D119" t="s">
+        <v>32</v>
+      </c>
+      <c r="E119" s="2">
+        <v>65</v>
+      </c>
+      <c r="F119" t="s">
+        <v>16</v>
+      </c>
+      <c r="G119" s="2">
+        <v>1</v>
+      </c>
+      <c r="H119" t="s">
+        <v>36</v>
+      </c>
+      <c r="I119" s="2">
+        <v>1</v>
+      </c>
+      <c r="J119" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K119" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L119" t="s">
+        <v>18</v>
+      </c>
+      <c r="M119" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N119" s="1" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="120" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A120" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="B120" t="s">
+        <v>14</v>
+      </c>
+      <c r="C120" s="2">
+        <v>1</v>
+      </c>
+      <c r="D120" t="s">
+        <v>32</v>
+      </c>
+      <c r="E120" s="2">
+        <v>65</v>
+      </c>
+      <c r="F120" t="s">
+        <v>21</v>
+      </c>
+      <c r="G120" s="2">
+        <v>2</v>
+      </c>
+      <c r="H120" t="s">
+        <v>36</v>
+      </c>
+      <c r="I120" s="2">
+        <v>1</v>
+      </c>
+      <c r="J120" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K120" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L120" t="s">
+        <v>18</v>
+      </c>
+      <c r="M120" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N120" s="1" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A121" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="B121" t="s">
+        <v>14</v>
+      </c>
+      <c r="C121" s="2">
+        <v>1</v>
+      </c>
+      <c r="D121" t="s">
+        <v>32</v>
+      </c>
+      <c r="E121" s="2">
+        <v>65</v>
+      </c>
+      <c r="F121" t="s">
+        <v>22</v>
+      </c>
+      <c r="G121" s="2">
+        <v>3</v>
+      </c>
+      <c r="H121" t="s">
+        <v>36</v>
+      </c>
+      <c r="I121" s="2">
+        <v>1</v>
+      </c>
+      <c r="J121" s="7">
+        <v>0</v>
+      </c>
+      <c r="K121" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L121" t="s">
+        <v>18</v>
+      </c>
+      <c r="M121" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N121" s="1" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A122" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="B122" t="s">
+        <v>14</v>
+      </c>
+      <c r="C122" s="2">
+        <v>1</v>
+      </c>
+      <c r="D122" t="s">
+        <v>33</v>
+      </c>
+      <c r="E122" s="2">
+        <v>66</v>
+      </c>
+      <c r="F122" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="2">
+        <v>1</v>
+      </c>
+      <c r="H122" t="s">
+        <v>36</v>
+      </c>
+      <c r="I122" s="2">
+        <v>1</v>
+      </c>
+      <c r="J122" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K122" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L122" t="s">
+        <v>18</v>
+      </c>
+      <c r="M122" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N122" s="1" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A123" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="B123" t="s">
+        <v>14</v>
+      </c>
+      <c r="C123" s="2">
+        <v>1</v>
+      </c>
+      <c r="D123" t="s">
+        <v>33</v>
+      </c>
+      <c r="E123" s="2">
+        <v>66</v>
+      </c>
+      <c r="F123" t="s">
+        <v>21</v>
+      </c>
+      <c r="G123" s="2">
+        <v>2</v>
+      </c>
+      <c r="H123" t="s">
+        <v>36</v>
+      </c>
+      <c r="I123" s="2">
+        <v>1</v>
+      </c>
+      <c r="J123" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K123" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L123" t="s">
+        <v>18</v>
+      </c>
+      <c r="M123" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N123" s="1" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="124" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A124" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="B124" t="s">
+        <v>14</v>
+      </c>
+      <c r="C124" s="2">
+        <v>1</v>
+      </c>
+      <c r="D124" t="s">
+        <v>33</v>
+      </c>
+      <c r="E124" s="2">
+        <v>66</v>
+      </c>
+      <c r="F124" t="s">
+        <v>22</v>
+      </c>
+      <c r="G124" s="2">
+        <v>3</v>
+      </c>
+      <c r="H124" t="s">
+        <v>36</v>
+      </c>
+      <c r="I124" s="2">
+        <v>1</v>
+      </c>
+      <c r="J124" s="7">
+        <v>0</v>
+      </c>
+      <c r="K124" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L124" t="s">
+        <v>18</v>
+      </c>
+      <c r="M124" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N124" s="1" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="125" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A125" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="B125" t="s">
+        <v>14</v>
+      </c>
+      <c r="C125" s="2">
+        <v>1</v>
+      </c>
+      <c r="D125" t="s">
+        <v>34</v>
+      </c>
+      <c r="E125" s="2">
+        <v>67</v>
+      </c>
+      <c r="F125" t="s">
+        <v>16</v>
+      </c>
+      <c r="G125" s="2">
+        <v>1</v>
+      </c>
+      <c r="H125" t="s">
+        <v>36</v>
+      </c>
+      <c r="I125" s="2">
+        <v>1</v>
+      </c>
+      <c r="J125" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K125" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L125" t="s">
+        <v>18</v>
+      </c>
+      <c r="M125" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N125" s="1" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="126" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A126" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="B126" t="s">
+        <v>14</v>
+      </c>
+      <c r="C126" s="2">
+        <v>1</v>
+      </c>
+      <c r="D126" t="s">
+        <v>34</v>
+      </c>
+      <c r="E126" s="2">
+        <v>67</v>
+      </c>
+      <c r="F126" t="s">
+        <v>21</v>
+      </c>
+      <c r="G126" s="2">
+        <v>2</v>
+      </c>
+      <c r="H126" t="s">
+        <v>36</v>
+      </c>
+      <c r="I126" s="2">
+        <v>1</v>
+      </c>
+      <c r="J126" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K126" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L126" t="s">
+        <v>18</v>
+      </c>
+      <c r="M126" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N126" s="1" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="127" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A127" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="B127" t="s">
+        <v>14</v>
+      </c>
+      <c r="C127" s="2">
+        <v>1</v>
+      </c>
+      <c r="D127" t="s">
+        <v>34</v>
+      </c>
+      <c r="E127" s="2">
+        <v>67</v>
+      </c>
+      <c r="F127" t="s">
+        <v>22</v>
+      </c>
+      <c r="G127" s="2">
+        <v>3</v>
+      </c>
+      <c r="H127" t="s">
+        <v>36</v>
+      </c>
+      <c r="I127" s="2">
+        <v>1</v>
+      </c>
+      <c r="J127" s="7">
+        <v>0</v>
+      </c>
+      <c r="K127" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L127" t="s">
+        <v>18</v>
+      </c>
+      <c r="M127" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N127" s="1" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="128" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A128" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="B128" t="s">
+        <v>14</v>
+      </c>
+      <c r="C128" s="2">
+        <v>1</v>
+      </c>
+      <c r="D128" t="s">
+        <v>35</v>
+      </c>
+      <c r="E128" s="2">
+        <v>99</v>
+      </c>
+      <c r="F128" t="s">
+        <v>16</v>
+      </c>
+      <c r="G128" s="2">
+        <v>1</v>
+      </c>
+      <c r="H128" t="s">
+        <v>36</v>
+      </c>
+      <c r="I128" s="2">
+        <v>1</v>
+      </c>
+      <c r="J128" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K128" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L128" t="s">
+        <v>18</v>
+      </c>
+      <c r="M128" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N128" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="129" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A129" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="B129" t="s">
+        <v>14</v>
+      </c>
+      <c r="C129" s="2">
+        <v>1</v>
+      </c>
+      <c r="D129" t="s">
+        <v>35</v>
+      </c>
+      <c r="E129" s="2">
+        <v>99</v>
+      </c>
+      <c r="F129" t="s">
+        <v>21</v>
+      </c>
+      <c r="G129" s="2">
+        <v>2</v>
+      </c>
+      <c r="H129" t="s">
+        <v>36</v>
+      </c>
+      <c r="I129" s="2">
+        <v>1</v>
+      </c>
+      <c r="J129" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K129" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L129" t="s">
+        <v>18</v>
+      </c>
+      <c r="M129" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N129" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="130" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A130" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="B130" t="s">
+        <v>14</v>
+      </c>
+      <c r="C130" s="2">
+        <v>1</v>
+      </c>
+      <c r="D130" t="s">
+        <v>35</v>
+      </c>
+      <c r="E130" s="2">
+        <v>99</v>
+      </c>
+      <c r="F130" t="s">
+        <v>22</v>
+      </c>
+      <c r="G130" s="2">
+        <v>3</v>
+      </c>
+      <c r="H130" t="s">
+        <v>36</v>
+      </c>
+      <c r="I130" s="2">
+        <v>1</v>
+      </c>
+      <c r="J130" s="7">
+        <v>0</v>
+      </c>
+      <c r="K130" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L130" t="s">
+        <v>18</v>
+      </c>
+      <c r="M130" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N130" s="1" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="131" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A131" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="B131" t="s">
+        <v>14</v>
+      </c>
+      <c r="C131" s="2">
+        <v>1</v>
+      </c>
+      <c r="D131" t="s">
+        <v>37</v>
+      </c>
+      <c r="E131" s="2">
+        <v>68</v>
+      </c>
+      <c r="F131" t="s">
+        <v>16</v>
+      </c>
+      <c r="G131" s="2">
+        <v>1</v>
+      </c>
+      <c r="H131" t="s">
+        <v>17</v>
+      </c>
+      <c r="I131" s="2">
+        <v>0</v>
+      </c>
+      <c r="J131" s="7">
+        <v>2</v>
+      </c>
+      <c r="K131" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L131" t="s">
+        <v>18</v>
+      </c>
+      <c r="M131" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N131" s="1" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="132" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A132" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="B132" t="s">
+        <v>14</v>
+      </c>
+      <c r="C132" s="2">
+        <v>1</v>
+      </c>
+      <c r="D132" t="s">
+        <v>37</v>
+      </c>
+      <c r="E132" s="2">
+        <v>68</v>
+      </c>
+      <c r="F132" t="s">
+        <v>21</v>
+      </c>
+      <c r="G132" s="2">
+        <v>2</v>
+      </c>
+      <c r="H132" t="s">
+        <v>17</v>
+      </c>
+      <c r="I132" s="2">
+        <v>0</v>
+      </c>
+      <c r="J132" s="7">
+        <v>1</v>
+      </c>
+      <c r="K132" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L132" t="s">
+        <v>18</v>
+      </c>
+      <c r="M132" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N132" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="133" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A133" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="B133" t="s">
+        <v>14</v>
+      </c>
+      <c r="C133" s="2">
+        <v>1</v>
+      </c>
+      <c r="D133" t="s">
+        <v>37</v>
+      </c>
+      <c r="E133" s="2">
+        <v>68</v>
+      </c>
+      <c r="F133" t="s">
+        <v>22</v>
+      </c>
+      <c r="G133" s="2">
+        <v>3</v>
+      </c>
+      <c r="H133" t="s">
+        <v>17</v>
+      </c>
+      <c r="I133" s="2">
+        <v>0</v>
+      </c>
+      <c r="J133" s="7">
+        <v>0</v>
+      </c>
+      <c r="K133" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L133" t="s">
+        <v>18</v>
+      </c>
+      <c r="M133" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N133" s="1" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="134" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A134" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="B134" t="s">
+        <v>14</v>
+      </c>
+      <c r="C134" s="2">
+        <v>1</v>
+      </c>
+      <c r="D134" t="s">
+        <v>38</v>
+      </c>
+      <c r="E134" s="2">
+        <v>69</v>
+      </c>
+      <c r="F134" t="s">
+        <v>16</v>
+      </c>
+      <c r="G134" s="2">
+        <v>1</v>
+      </c>
+      <c r="H134" t="s">
+        <v>17</v>
+      </c>
+      <c r="I134" s="2">
+        <v>0</v>
+      </c>
+      <c r="J134" s="7">
+        <v>1</v>
+      </c>
+      <c r="K134" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L134" t="s">
+        <v>18</v>
+      </c>
+      <c r="M134" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N134" s="1" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="135" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A135" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="B135" t="s">
+        <v>14</v>
+      </c>
+      <c r="C135" s="2">
+        <v>1</v>
+      </c>
+      <c r="D135" t="s">
+        <v>38</v>
+      </c>
+      <c r="E135" s="2">
+        <v>69</v>
+      </c>
+      <c r="F135" t="s">
+        <v>21</v>
+      </c>
+      <c r="G135" s="2">
+        <v>2</v>
+      </c>
+      <c r="H135" t="s">
+        <v>17</v>
+      </c>
+      <c r="I135" s="2">
+        <v>0</v>
+      </c>
+      <c r="J135" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="K135" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L135" t="s">
+        <v>18</v>
+      </c>
+      <c r="M135" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N135" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="136" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A136" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="B136" t="s">
+        <v>14</v>
+      </c>
+      <c r="C136" s="2">
+        <v>1</v>
+      </c>
+      <c r="D136" t="s">
+        <v>37</v>
+      </c>
+      <c r="E136" s="2">
+        <v>68</v>
+      </c>
+      <c r="F136" t="s">
+        <v>16</v>
+      </c>
+      <c r="G136" s="2">
+        <v>1</v>
+      </c>
+      <c r="H136" t="s">
+        <v>36</v>
+      </c>
+      <c r="I136" s="2">
+        <v>1</v>
+      </c>
+      <c r="J136" s="7">
+        <v>2</v>
+      </c>
+      <c r="K136" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L136" t="s">
+        <v>18</v>
+      </c>
+      <c r="M136" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N136" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="137" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A137" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="B137" t="s">
+        <v>14</v>
+      </c>
+      <c r="C137" s="2">
+        <v>1</v>
+      </c>
+      <c r="D137" t="s">
+        <v>37</v>
+      </c>
+      <c r="E137" s="2">
+        <v>68</v>
+      </c>
+      <c r="F137" t="s">
+        <v>21</v>
+      </c>
+      <c r="G137" s="2">
+        <v>2</v>
+      </c>
+      <c r="H137" t="s">
+        <v>36</v>
+      </c>
+      <c r="I137" s="2">
+        <v>1</v>
+      </c>
+      <c r="J137" s="7">
+        <v>1</v>
+      </c>
+      <c r="K137" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L137" t="s">
+        <v>18</v>
+      </c>
+      <c r="M137" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N137" s="1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="138" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A138" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="B138" t="s">
+        <v>14</v>
+      </c>
+      <c r="C138" s="2">
+        <v>1</v>
+      </c>
+      <c r="D138" t="s">
+        <v>37</v>
+      </c>
+      <c r="E138" s="2">
+        <v>68</v>
+      </c>
+      <c r="F138" t="s">
+        <v>22</v>
+      </c>
+      <c r="G138" s="2">
+        <v>3</v>
+      </c>
+      <c r="H138" t="s">
+        <v>36</v>
+      </c>
+      <c r="I138" s="2">
+        <v>1</v>
+      </c>
+      <c r="J138" s="7">
+        <v>0</v>
+      </c>
+      <c r="K138" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L138" t="s">
+        <v>18</v>
+      </c>
+      <c r="M138" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N138" s="1" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="139" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A139" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="B139" t="s">
+        <v>14</v>
+      </c>
+      <c r="C139" s="2">
+        <v>1</v>
+      </c>
+      <c r="D139" t="s">
+        <v>38</v>
+      </c>
+      <c r="E139" s="2">
+        <v>69</v>
+      </c>
+      <c r="F139" t="s">
+        <v>16</v>
+      </c>
+      <c r="G139" s="2">
+        <v>1</v>
+      </c>
+      <c r="H139" t="s">
+        <v>36</v>
+      </c>
+      <c r="I139" s="2">
+        <v>1</v>
+      </c>
+      <c r="J139" s="7">
+        <v>1</v>
+      </c>
+      <c r="K139" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L139" t="s">
+        <v>18</v>
+      </c>
+      <c r="M139" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N139" s="1" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="140" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A140" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="B140" t="s">
+        <v>14</v>
+      </c>
+      <c r="C140" s="2">
+        <v>1</v>
+      </c>
+      <c r="D140" t="s">
+        <v>38</v>
+      </c>
+      <c r="E140" s="2">
+        <v>69</v>
+      </c>
+      <c r="F140" t="s">
+        <v>21</v>
+      </c>
+      <c r="G140" s="2">
+        <v>2</v>
+      </c>
+      <c r="H140" t="s">
+        <v>36</v>
+      </c>
+      <c r="I140" s="2">
+        <v>1</v>
+      </c>
+      <c r="J140" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="K140" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L140" t="s">
+        <v>18</v>
+      </c>
+      <c r="M140" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N140" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="141" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A141" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="B141" t="s">
+        <v>14</v>
+      </c>
+      <c r="C141" s="2">
+        <v>1</v>
+      </c>
+      <c r="D141" t="s">
+        <v>37</v>
+      </c>
+      <c r="E141" s="2">
+        <v>68</v>
+      </c>
+      <c r="F141" t="s">
+        <v>16</v>
+      </c>
+      <c r="G141" s="2">
+        <v>1</v>
+      </c>
+      <c r="H141" t="s">
+        <v>39</v>
+      </c>
+      <c r="I141" s="2">
+        <v>2</v>
+      </c>
+      <c r="J141" s="7">
+        <v>2</v>
+      </c>
+      <c r="K141" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L141" t="s">
+        <v>18</v>
+      </c>
+      <c r="M141" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N141" s="1" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="142" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A142" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="B142" t="s">
+        <v>14</v>
+      </c>
+      <c r="C142" s="2">
+        <v>1</v>
+      </c>
+      <c r="D142" t="s">
+        <v>37</v>
+      </c>
+      <c r="E142" s="2">
+        <v>68</v>
+      </c>
+      <c r="F142" t="s">
+        <v>21</v>
+      </c>
+      <c r="G142" s="2">
+        <v>2</v>
+      </c>
+      <c r="H142" t="s">
+        <v>39</v>
+      </c>
+      <c r="I142" s="2">
+        <v>2</v>
+      </c>
+      <c r="J142" s="7">
+        <v>1</v>
+      </c>
+      <c r="K142" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L142" t="s">
+        <v>18</v>
+      </c>
+      <c r="M142" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N142" s="1" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="143" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A143" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="B143" t="s">
+        <v>14</v>
+      </c>
+      <c r="C143" s="2">
+        <v>1</v>
+      </c>
+      <c r="D143" t="s">
+        <v>37</v>
+      </c>
+      <c r="E143" s="2">
+        <v>68</v>
+      </c>
+      <c r="F143" t="s">
+        <v>22</v>
+      </c>
+      <c r="G143" s="2">
+        <v>3</v>
+      </c>
+      <c r="H143" t="s">
+        <v>39</v>
+      </c>
+      <c r="I143" s="2">
+        <v>2</v>
+      </c>
+      <c r="J143" s="7">
+        <v>0</v>
+      </c>
+      <c r="K143" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L143" t="s">
+        <v>18</v>
+      </c>
+      <c r="M143" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N143" s="1" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="144" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A144" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="B144" t="s">
+        <v>14</v>
+      </c>
+      <c r="C144" s="2">
+        <v>1</v>
+      </c>
+      <c r="D144" t="s">
+        <v>38</v>
+      </c>
+      <c r="E144" s="2">
+        <v>69</v>
+      </c>
+      <c r="F144" t="s">
+        <v>16</v>
+      </c>
+      <c r="G144" s="2">
+        <v>1</v>
+      </c>
+      <c r="H144" t="s">
+        <v>39</v>
+      </c>
+      <c r="I144" s="2">
+        <v>2</v>
+      </c>
+      <c r="J144" s="7">
+        <v>1</v>
+      </c>
+      <c r="K144" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L144" t="s">
+        <v>18</v>
+      </c>
+      <c r="M144" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N144" s="1" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="145" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A145" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="B145" t="s">
+        <v>14</v>
+      </c>
+      <c r="C145" s="2">
+        <v>1</v>
+      </c>
+      <c r="D145" t="s">
+        <v>38</v>
+      </c>
+      <c r="E145" s="2">
+        <v>69</v>
+      </c>
+      <c r="F145" t="s">
+        <v>21</v>
+      </c>
+      <c r="G145" s="2">
+        <v>2</v>
+      </c>
+      <c r="H145" t="s">
+        <v>39</v>
+      </c>
+      <c r="I145" s="2">
+        <v>2</v>
+      </c>
+      <c r="J145" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="K145" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L145" t="s">
+        <v>18</v>
+      </c>
+      <c r="M145" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N145" s="1" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="146" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A146" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="B146" t="s">
+        <v>14</v>
+      </c>
+      <c r="C146" s="2">
+        <v>1</v>
+      </c>
+      <c r="D146" t="s">
+        <v>37</v>
+      </c>
+      <c r="E146" s="2">
+        <v>68</v>
+      </c>
+      <c r="F146" t="s">
+        <v>16</v>
+      </c>
+      <c r="G146" s="2">
+        <v>1</v>
+      </c>
+      <c r="H146" t="s">
+        <v>40</v>
+      </c>
+      <c r="I146" s="2">
+        <v>3</v>
+      </c>
+      <c r="J146" s="7">
+        <v>2</v>
+      </c>
+      <c r="K146" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L146" t="s">
+        <v>18</v>
+      </c>
+      <c r="M146" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N146" s="1" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="147" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A147" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="B147" t="s">
+        <v>14</v>
+      </c>
+      <c r="C147" s="2">
+        <v>1</v>
+      </c>
+      <c r="D147" t="s">
+        <v>37</v>
+      </c>
+      <c r="E147" s="2">
+        <v>68</v>
+      </c>
+      <c r="F147" t="s">
+        <v>21</v>
+      </c>
+      <c r="G147" s="2">
+        <v>2</v>
+      </c>
+      <c r="H147" t="s">
+        <v>40</v>
+      </c>
+      <c r="I147" s="2">
+        <v>3</v>
+      </c>
+      <c r="J147" s="7">
+        <v>1</v>
+      </c>
+      <c r="K147" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L147" t="s">
+        <v>18</v>
+      </c>
+      <c r="M147" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N147" s="1" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="148" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A148" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="B148" t="s">
+        <v>14</v>
+      </c>
+      <c r="C148" s="2">
+        <v>1</v>
+      </c>
+      <c r="D148" t="s">
+        <v>37</v>
+      </c>
+      <c r="E148" s="2">
+        <v>68</v>
+      </c>
+      <c r="F148" t="s">
+        <v>22</v>
+      </c>
+      <c r="G148" s="2">
+        <v>3</v>
+      </c>
+      <c r="H148" t="s">
+        <v>40</v>
+      </c>
+      <c r="I148" s="2">
+        <v>3</v>
+      </c>
+      <c r="J148" s="7">
+        <v>0</v>
+      </c>
+      <c r="K148" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L148" t="s">
+        <v>18</v>
+      </c>
+      <c r="M148" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N148" s="1" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="149" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A149" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="B149" t="s">
+        <v>14</v>
+      </c>
+      <c r="C149" s="2">
+        <v>1</v>
+      </c>
+      <c r="D149" t="s">
+        <v>38</v>
+      </c>
+      <c r="E149" s="2">
+        <v>69</v>
+      </c>
+      <c r="F149" t="s">
+        <v>16</v>
+      </c>
+      <c r="G149" s="2">
+        <v>1</v>
+      </c>
+      <c r="H149" t="s">
+        <v>40</v>
+      </c>
+      <c r="I149" s="2">
+        <v>3</v>
+      </c>
+      <c r="J149" s="7">
+        <v>1</v>
+      </c>
+      <c r="K149" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L149" t="s">
+        <v>18</v>
+      </c>
+      <c r="M149" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N149" s="1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="150" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A150" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="B150" t="s">
+        <v>14</v>
+      </c>
+      <c r="C150" s="2">
+        <v>1</v>
+      </c>
+      <c r="D150" t="s">
+        <v>38</v>
+      </c>
+      <c r="E150" s="2">
+        <v>69</v>
+      </c>
+      <c r="F150" t="s">
+        <v>21</v>
+      </c>
+      <c r="G150" s="2">
+        <v>2</v>
+      </c>
+      <c r="H150" t="s">
+        <v>40</v>
+      </c>
+      <c r="I150" s="2">
+        <v>3</v>
+      </c>
+      <c r="J150" s="7">
+        <v>0.5</v>
+      </c>
+      <c r="K150" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="L150" t="s">
+        <v>18</v>
+      </c>
+      <c r="M150" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N150" s="1" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="151" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A151" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="B151" t="s">
+        <v>14</v>
+      </c>
+      <c r="C151" s="2">
+        <v>1</v>
+      </c>
+      <c r="D151" t="s">
         <v>41</v>
       </c>
-      <c r="F118" t="s">
+      <c r="E151" s="2">
+        <v>70</v>
+      </c>
+      <c r="F151" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="2">
+        <v>1</v>
+      </c>
+      <c r="H151" t="s">
+        <v>17</v>
+      </c>
+      <c r="I151" s="2">
+        <v>0</v>
+      </c>
+      <c r="J151" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K151" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L151" t="s">
+        <v>18</v>
+      </c>
+      <c r="M151" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N151" s="1" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="152" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A152" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="B152" t="s">
+        <v>14</v>
+      </c>
+      <c r="C152" s="2">
+        <v>1</v>
+      </c>
+      <c r="D152" t="s">
+        <v>41</v>
+      </c>
+      <c r="E152" s="2">
+        <v>70</v>
+      </c>
+      <c r="F152" t="s">
+        <v>21</v>
+      </c>
+      <c r="G152" s="2">
+        <v>2</v>
+      </c>
+      <c r="H152" t="s">
+        <v>17</v>
+      </c>
+      <c r="I152" s="2">
+        <v>0</v>
+      </c>
+      <c r="J152" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K152" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L152" t="s">
+        <v>18</v>
+      </c>
+      <c r="M152" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N152" s="1" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="153" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A153" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="B153" t="s">
+        <v>14</v>
+      </c>
+      <c r="C153" s="2">
+        <v>1</v>
+      </c>
+      <c r="D153" t="s">
+        <v>41</v>
+      </c>
+      <c r="E153" s="2">
+        <v>70</v>
+      </c>
+      <c r="F153" t="s">
+        <v>22</v>
+      </c>
+      <c r="G153" s="2">
+        <v>3</v>
+      </c>
+      <c r="H153" t="s">
+        <v>17</v>
+      </c>
+      <c r="I153" s="2">
+        <v>0</v>
+      </c>
+      <c r="J153" s="7">
+        <v>0</v>
+      </c>
+      <c r="K153" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L153" t="s">
+        <v>18</v>
+      </c>
+      <c r="M153" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N153" s="1" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="154" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A154" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="B154" t="s">
         <v>23</v>
       </c>
-      <c r="G118">
-[...8 lines deleted...]
-      <c r="J118" t="s">
+      <c r="C154" s="2">
+        <v>2</v>
+      </c>
+      <c r="D154" t="s">
+        <v>41</v>
+      </c>
+      <c r="E154" s="2">
+        <v>70</v>
+      </c>
+      <c r="F154" t="s">
+        <v>16</v>
+      </c>
+      <c r="G154" s="2">
+        <v>1</v>
+      </c>
+      <c r="H154" t="s">
+        <v>17</v>
+      </c>
+      <c r="I154" s="2">
+        <v>0</v>
+      </c>
+      <c r="J154" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K154" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L154" t="s">
+        <v>18</v>
+      </c>
+      <c r="M154" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N154" s="1" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="155" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A155" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="B155" t="s">
+        <v>23</v>
+      </c>
+      <c r="C155" s="2">
+        <v>2</v>
+      </c>
+      <c r="D155" t="s">
+        <v>41</v>
+      </c>
+      <c r="E155" s="2">
+        <v>70</v>
+      </c>
+      <c r="F155" t="s">
+        <v>21</v>
+      </c>
+      <c r="G155" s="2">
+        <v>2</v>
+      </c>
+      <c r="H155" t="s">
+        <v>17</v>
+      </c>
+      <c r="I155" s="2">
+        <v>0</v>
+      </c>
+      <c r="J155" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K155" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L155" t="s">
+        <v>18</v>
+      </c>
+      <c r="M155" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N155" s="1" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="156" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A156" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="B156" t="s">
+        <v>23</v>
+      </c>
+      <c r="C156" s="2">
+        <v>2</v>
+      </c>
+      <c r="D156" t="s">
+        <v>41</v>
+      </c>
+      <c r="E156" s="2">
+        <v>70</v>
+      </c>
+      <c r="F156" t="s">
+        <v>22</v>
+      </c>
+      <c r="G156" s="2">
+        <v>3</v>
+      </c>
+      <c r="H156" t="s">
+        <v>17</v>
+      </c>
+      <c r="I156" s="2">
+        <v>0</v>
+      </c>
+      <c r="J156" s="7">
+        <v>0</v>
+      </c>
+      <c r="K156" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L156" t="s">
+        <v>18</v>
+      </c>
+      <c r="M156" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N156" s="1" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="157" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A157" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="B157" t="s">
+        <v>14</v>
+      </c>
+      <c r="C157" s="2">
+        <v>1</v>
+      </c>
+      <c r="D157" t="s">
+        <v>41</v>
+      </c>
+      <c r="E157" s="2">
+        <v>70</v>
+      </c>
+      <c r="F157" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="2">
+        <v>1</v>
+      </c>
+      <c r="H157" t="s">
+        <v>39</v>
+      </c>
+      <c r="I157" s="2">
+        <v>2</v>
+      </c>
+      <c r="J157" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K157" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L157" t="s">
+        <v>18</v>
+      </c>
+      <c r="M157" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N157" s="1" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="158" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A158" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="B158" t="s">
+        <v>14</v>
+      </c>
+      <c r="C158" s="2">
+        <v>1</v>
+      </c>
+      <c r="D158" t="s">
+        <v>41</v>
+      </c>
+      <c r="E158" s="2">
+        <v>70</v>
+      </c>
+      <c r="F158" t="s">
+        <v>21</v>
+      </c>
+      <c r="G158" s="2">
+        <v>2</v>
+      </c>
+      <c r="H158" t="s">
+        <v>39</v>
+      </c>
+      <c r="I158" s="2">
+        <v>2</v>
+      </c>
+      <c r="J158" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K158" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L158" t="s">
+        <v>18</v>
+      </c>
+      <c r="M158" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N158" s="1" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="159" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A159" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="B159" t="s">
+        <v>14</v>
+      </c>
+      <c r="C159" s="2">
+        <v>1</v>
+      </c>
+      <c r="D159" t="s">
+        <v>41</v>
+      </c>
+      <c r="E159" s="2">
+        <v>70</v>
+      </c>
+      <c r="F159" t="s">
+        <v>22</v>
+      </c>
+      <c r="G159" s="2">
+        <v>3</v>
+      </c>
+      <c r="H159" t="s">
+        <v>39</v>
+      </c>
+      <c r="I159" s="2">
+        <v>2</v>
+      </c>
+      <c r="J159" s="7">
+        <v>0</v>
+      </c>
+      <c r="K159" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L159" t="s">
+        <v>18</v>
+      </c>
+      <c r="M159" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N159" s="1" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="160" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A160" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="B160" t="s">
+        <v>23</v>
+      </c>
+      <c r="C160" s="2">
+        <v>2</v>
+      </c>
+      <c r="D160" t="s">
+        <v>41</v>
+      </c>
+      <c r="E160" s="2">
+        <v>70</v>
+      </c>
+      <c r="F160" t="s">
+        <v>16</v>
+      </c>
+      <c r="G160" s="2">
+        <v>1</v>
+      </c>
+      <c r="H160" t="s">
+        <v>39</v>
+      </c>
+      <c r="I160" s="2">
+        <v>2</v>
+      </c>
+      <c r="J160" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K160" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L160" t="s">
+        <v>18</v>
+      </c>
+      <c r="M160" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N160" s="1" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="161" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A161" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="B161" t="s">
+        <v>23</v>
+      </c>
+      <c r="C161" s="2">
+        <v>2</v>
+      </c>
+      <c r="D161" t="s">
+        <v>41</v>
+      </c>
+      <c r="E161" s="2">
+        <v>70</v>
+      </c>
+      <c r="F161" t="s">
+        <v>21</v>
+      </c>
+      <c r="G161" s="2">
+        <v>2</v>
+      </c>
+      <c r="H161" t="s">
+        <v>39</v>
+      </c>
+      <c r="I161" s="2">
+        <v>2</v>
+      </c>
+      <c r="J161" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K161" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L161" t="s">
+        <v>18</v>
+      </c>
+      <c r="M161" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N161" s="1" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="162" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A162" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="B162" t="s">
+        <v>23</v>
+      </c>
+      <c r="C162" s="2">
+        <v>2</v>
+      </c>
+      <c r="D162" t="s">
+        <v>41</v>
+      </c>
+      <c r="E162" s="2">
+        <v>70</v>
+      </c>
+      <c r="F162" t="s">
+        <v>22</v>
+      </c>
+      <c r="G162" s="2">
+        <v>3</v>
+      </c>
+      <c r="H162" t="s">
+        <v>39</v>
+      </c>
+      <c r="I162" s="2">
+        <v>2</v>
+      </c>
+      <c r="J162" s="7">
+        <v>0</v>
+      </c>
+      <c r="K162" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L162" t="s">
+        <v>18</v>
+      </c>
+      <c r="M162" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N162" s="1" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="163" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A163" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="B163" t="s">
+        <v>14</v>
+      </c>
+      <c r="C163" s="2">
+        <v>1</v>
+      </c>
+      <c r="D163" t="s">
+        <v>41</v>
+      </c>
+      <c r="E163" s="2">
+        <v>70</v>
+      </c>
+      <c r="F163" t="s">
+        <v>16</v>
+      </c>
+      <c r="G163" s="2">
+        <v>1</v>
+      </c>
+      <c r="H163" t="s">
+        <v>40</v>
+      </c>
+      <c r="I163" s="2">
+        <v>3</v>
+      </c>
+      <c r="J163" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K163" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L163" t="s">
+        <v>18</v>
+      </c>
+      <c r="M163" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N163" s="1" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="164" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A164" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="B164" t="s">
+        <v>14</v>
+      </c>
+      <c r="C164" s="2">
+        <v>1</v>
+      </c>
+      <c r="D164" t="s">
+        <v>41</v>
+      </c>
+      <c r="E164" s="2">
+        <v>70</v>
+      </c>
+      <c r="F164" t="s">
+        <v>21</v>
+      </c>
+      <c r="G164" s="2">
+        <v>2</v>
+      </c>
+      <c r="H164" t="s">
+        <v>40</v>
+      </c>
+      <c r="I164" s="2">
+        <v>3</v>
+      </c>
+      <c r="J164" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K164" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L164" t="s">
+        <v>18</v>
+      </c>
+      <c r="M164" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N164" s="1" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="165" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A165" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="B165" t="s">
+        <v>14</v>
+      </c>
+      <c r="C165" s="2">
+        <v>1</v>
+      </c>
+      <c r="D165" t="s">
+        <v>41</v>
+      </c>
+      <c r="E165" s="2">
+        <v>70</v>
+      </c>
+      <c r="F165" t="s">
+        <v>22</v>
+      </c>
+      <c r="G165" s="2">
+        <v>3</v>
+      </c>
+      <c r="H165" t="s">
+        <v>40</v>
+      </c>
+      <c r="I165" s="2">
+        <v>3</v>
+      </c>
+      <c r="J165" s="7">
+        <v>0</v>
+      </c>
+      <c r="K165" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L165" t="s">
+        <v>18</v>
+      </c>
+      <c r="M165" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N165" s="1" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="166" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A166" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="B166" t="s">
+        <v>23</v>
+      </c>
+      <c r="C166" s="2">
+        <v>2</v>
+      </c>
+      <c r="D166" t="s">
+        <v>41</v>
+      </c>
+      <c r="E166" s="2">
+        <v>70</v>
+      </c>
+      <c r="F166" t="s">
+        <v>16</v>
+      </c>
+      <c r="G166" s="2">
+        <v>1</v>
+      </c>
+      <c r="H166" t="s">
+        <v>40</v>
+      </c>
+      <c r="I166" s="2">
+        <v>3</v>
+      </c>
+      <c r="J166" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K166" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L166" t="s">
+        <v>18</v>
+      </c>
+      <c r="M166" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N166" s="1" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="167" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A167" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="B167" t="s">
+        <v>23</v>
+      </c>
+      <c r="C167" s="2">
+        <v>2</v>
+      </c>
+      <c r="D167" t="s">
+        <v>41</v>
+      </c>
+      <c r="E167" s="2">
+        <v>70</v>
+      </c>
+      <c r="F167" t="s">
+        <v>21</v>
+      </c>
+      <c r="G167" s="2">
+        <v>2</v>
+      </c>
+      <c r="H167" t="s">
+        <v>40</v>
+      </c>
+      <c r="I167" s="2">
+        <v>3</v>
+      </c>
+      <c r="J167" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K167" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L167" t="s">
+        <v>18</v>
+      </c>
+      <c r="M167" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N167" s="1" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="168" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A168" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="B168" t="s">
+        <v>23</v>
+      </c>
+      <c r="C168" s="2">
+        <v>2</v>
+      </c>
+      <c r="D168" t="s">
+        <v>41</v>
+      </c>
+      <c r="E168" s="2">
+        <v>70</v>
+      </c>
+      <c r="F168" t="s">
+        <v>22</v>
+      </c>
+      <c r="G168" s="2">
+        <v>3</v>
+      </c>
+      <c r="H168" t="s">
+        <v>40</v>
+      </c>
+      <c r="I168" s="2">
+        <v>3</v>
+      </c>
+      <c r="J168" s="7">
+        <v>0</v>
+      </c>
+      <c r="K168" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L168" t="s">
+        <v>18</v>
+      </c>
+      <c r="M168" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N168" s="1" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="169" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A169" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="B169" t="s">
+        <v>14</v>
+      </c>
+      <c r="C169" s="2">
+        <v>1</v>
+      </c>
+      <c r="D169" t="s">
+        <v>42</v>
+      </c>
+      <c r="E169" s="2">
+        <v>80</v>
+      </c>
+      <c r="F169" t="s">
+        <v>16</v>
+      </c>
+      <c r="G169" s="2">
+        <v>1</v>
+      </c>
+      <c r="H169" t="s">
+        <v>17</v>
+      </c>
+      <c r="I169" s="2">
+        <v>0</v>
+      </c>
+      <c r="J169" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K169" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L169" t="s">
+        <v>18</v>
+      </c>
+      <c r="M169" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N169" s="1" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="170" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A170" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="B170" t="s">
+        <v>14</v>
+      </c>
+      <c r="C170" s="2">
+        <v>1</v>
+      </c>
+      <c r="D170" t="s">
+        <v>42</v>
+      </c>
+      <c r="E170" s="2">
+        <v>80</v>
+      </c>
+      <c r="F170" t="s">
+        <v>21</v>
+      </c>
+      <c r="G170" s="2">
+        <v>2</v>
+      </c>
+      <c r="H170" t="s">
+        <v>17</v>
+      </c>
+      <c r="I170" s="2">
+        <v>0</v>
+      </c>
+      <c r="J170" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K170" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L170" t="s">
+        <v>18</v>
+      </c>
+      <c r="M170" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N170" s="1" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="171" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A171" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="B171" t="s">
+        <v>14</v>
+      </c>
+      <c r="C171" s="2">
+        <v>1</v>
+      </c>
+      <c r="D171" t="s">
+        <v>42</v>
+      </c>
+      <c r="E171" s="2">
+        <v>80</v>
+      </c>
+      <c r="F171" t="s">
+        <v>22</v>
+      </c>
+      <c r="G171" s="2">
+        <v>3</v>
+      </c>
+      <c r="H171" t="s">
+        <v>17</v>
+      </c>
+      <c r="I171" s="2">
+        <v>0</v>
+      </c>
+      <c r="J171" s="7">
+        <v>0</v>
+      </c>
+      <c r="K171" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L171" t="s">
+        <v>18</v>
+      </c>
+      <c r="M171" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N171" s="1" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="172" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A172" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="B172" t="s">
+        <v>23</v>
+      </c>
+      <c r="C172" s="2">
+        <v>2</v>
+      </c>
+      <c r="D172" t="s">
+        <v>42</v>
+      </c>
+      <c r="E172" s="2">
+        <v>80</v>
+      </c>
+      <c r="F172" t="s">
+        <v>16</v>
+      </c>
+      <c r="G172" s="2">
+        <v>1</v>
+      </c>
+      <c r="H172" t="s">
+        <v>17</v>
+      </c>
+      <c r="I172" s="2">
+        <v>0</v>
+      </c>
+      <c r="J172" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K172" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L172" t="s">
+        <v>18</v>
+      </c>
+      <c r="M172" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N172" s="1" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="173" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A173" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="B173" t="s">
+        <v>23</v>
+      </c>
+      <c r="C173" s="2">
+        <v>2</v>
+      </c>
+      <c r="D173" t="s">
+        <v>42</v>
+      </c>
+      <c r="E173" s="2">
+        <v>80</v>
+      </c>
+      <c r="F173" t="s">
+        <v>21</v>
+      </c>
+      <c r="G173" s="2">
+        <v>2</v>
+      </c>
+      <c r="H173" t="s">
+        <v>17</v>
+      </c>
+      <c r="I173" s="2">
+        <v>0</v>
+      </c>
+      <c r="J173" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K173" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L173" t="s">
+        <v>18</v>
+      </c>
+      <c r="M173" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N173" s="1" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="174" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A174" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="B174" t="s">
+        <v>23</v>
+      </c>
+      <c r="C174" s="2">
+        <v>2</v>
+      </c>
+      <c r="D174" t="s">
+        <v>42</v>
+      </c>
+      <c r="E174" s="2">
+        <v>80</v>
+      </c>
+      <c r="F174" t="s">
+        <v>22</v>
+      </c>
+      <c r="G174" s="2">
+        <v>3</v>
+      </c>
+      <c r="H174" t="s">
+        <v>17</v>
+      </c>
+      <c r="I174" s="2">
+        <v>0</v>
+      </c>
+      <c r="J174" s="7">
+        <v>0</v>
+      </c>
+      <c r="K174" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L174" t="s">
+        <v>18</v>
+      </c>
+      <c r="M174" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N174" s="1" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="175" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A175" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="B175" t="s">
+        <v>14</v>
+      </c>
+      <c r="C175" s="2">
+        <v>1</v>
+      </c>
+      <c r="D175" t="s">
+        <v>42</v>
+      </c>
+      <c r="E175" s="2">
+        <v>80</v>
+      </c>
+      <c r="F175" t="s">
+        <v>16</v>
+      </c>
+      <c r="G175" s="2">
+        <v>1</v>
+      </c>
+      <c r="H175" t="s">
+        <v>39</v>
+      </c>
+      <c r="I175" s="2">
+        <v>2</v>
+      </c>
+      <c r="J175" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K175" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L175" t="s">
+        <v>18</v>
+      </c>
+      <c r="M175" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N175" s="1" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="176" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A176" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="B176" t="s">
+        <v>14</v>
+      </c>
+      <c r="C176" s="2">
+        <v>1</v>
+      </c>
+      <c r="D176" t="s">
+        <v>42</v>
+      </c>
+      <c r="E176" s="2">
+        <v>80</v>
+      </c>
+      <c r="F176" t="s">
+        <v>21</v>
+      </c>
+      <c r="G176" s="2">
+        <v>2</v>
+      </c>
+      <c r="H176" t="s">
+        <v>39</v>
+      </c>
+      <c r="I176" s="2">
+        <v>2</v>
+      </c>
+      <c r="J176" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K176" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L176" t="s">
+        <v>18</v>
+      </c>
+      <c r="M176" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N176" s="1" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="177" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A177" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="B177" t="s">
+        <v>14</v>
+      </c>
+      <c r="C177" s="2">
+        <v>1</v>
+      </c>
+      <c r="D177" t="s">
+        <v>42</v>
+      </c>
+      <c r="E177" s="2">
+        <v>80</v>
+      </c>
+      <c r="F177" t="s">
+        <v>22</v>
+      </c>
+      <c r="G177" s="2">
+        <v>3</v>
+      </c>
+      <c r="H177" t="s">
+        <v>39</v>
+      </c>
+      <c r="I177" s="2">
+        <v>2</v>
+      </c>
+      <c r="J177" s="7">
+        <v>0</v>
+      </c>
+      <c r="K177" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L177" t="s">
+        <v>18</v>
+      </c>
+      <c r="M177" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N177" s="1" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="178" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A178" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="B178" t="s">
+        <v>23</v>
+      </c>
+      <c r="C178" s="2">
+        <v>2</v>
+      </c>
+      <c r="D178" t="s">
+        <v>42</v>
+      </c>
+      <c r="E178" s="2">
+        <v>80</v>
+      </c>
+      <c r="F178" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="2">
+        <v>1</v>
+      </c>
+      <c r="H178" t="s">
+        <v>39</v>
+      </c>
+      <c r="I178" s="2">
+        <v>2</v>
+      </c>
+      <c r="J178" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K178" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L178" t="s">
+        <v>18</v>
+      </c>
+      <c r="M178" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N178" s="1" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="179" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A179" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="B179" t="s">
+        <v>23</v>
+      </c>
+      <c r="C179" s="2">
+        <v>2</v>
+      </c>
+      <c r="D179" t="s">
+        <v>42</v>
+      </c>
+      <c r="E179" s="2">
+        <v>80</v>
+      </c>
+      <c r="F179" t="s">
+        <v>21</v>
+      </c>
+      <c r="G179" s="2">
+        <v>2</v>
+      </c>
+      <c r="H179" t="s">
+        <v>39</v>
+      </c>
+      <c r="I179" s="2">
+        <v>2</v>
+      </c>
+      <c r="J179" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K179" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L179" t="s">
+        <v>18</v>
+      </c>
+      <c r="M179" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N179" s="1" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="180" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A180" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="B180" t="s">
+        <v>23</v>
+      </c>
+      <c r="C180" s="2">
+        <v>2</v>
+      </c>
+      <c r="D180" t="s">
+        <v>42</v>
+      </c>
+      <c r="E180" s="2">
+        <v>80</v>
+      </c>
+      <c r="F180" t="s">
+        <v>22</v>
+      </c>
+      <c r="G180" s="2">
+        <v>3</v>
+      </c>
+      <c r="H180" t="s">
+        <v>39</v>
+      </c>
+      <c r="I180" s="2">
+        <v>2</v>
+      </c>
+      <c r="J180" s="7">
+        <v>0</v>
+      </c>
+      <c r="K180" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L180" t="s">
+        <v>18</v>
+      </c>
+      <c r="M180" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N180" s="1" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="181" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A181" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="B181" t="s">
+        <v>14</v>
+      </c>
+      <c r="C181" s="2">
+        <v>1</v>
+      </c>
+      <c r="D181" t="s">
+        <v>42</v>
+      </c>
+      <c r="E181" s="2">
+        <v>80</v>
+      </c>
+      <c r="F181" t="s">
+        <v>16</v>
+      </c>
+      <c r="G181" s="2">
+        <v>1</v>
+      </c>
+      <c r="H181" t="s">
+        <v>40</v>
+      </c>
+      <c r="I181" s="2">
+        <v>3</v>
+      </c>
+      <c r="J181" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K181" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L181" t="s">
+        <v>18</v>
+      </c>
+      <c r="M181" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N181" s="1" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="182" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A182" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="B182" t="s">
+        <v>14</v>
+      </c>
+      <c r="C182" s="2">
+        <v>1</v>
+      </c>
+      <c r="D182" t="s">
+        <v>42</v>
+      </c>
+      <c r="E182" s="2">
+        <v>80</v>
+      </c>
+      <c r="F182" t="s">
+        <v>21</v>
+      </c>
+      <c r="G182" s="2">
+        <v>2</v>
+      </c>
+      <c r="H182" t="s">
+        <v>40</v>
+      </c>
+      <c r="I182" s="2">
+        <v>3</v>
+      </c>
+      <c r="J182" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K182" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L182" t="s">
+        <v>18</v>
+      </c>
+      <c r="M182" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N182" s="1" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="183" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A183" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="B183" t="s">
+        <v>14</v>
+      </c>
+      <c r="C183" s="2">
+        <v>1</v>
+      </c>
+      <c r="D183" t="s">
+        <v>42</v>
+      </c>
+      <c r="E183" s="2">
+        <v>80</v>
+      </c>
+      <c r="F183" t="s">
+        <v>22</v>
+      </c>
+      <c r="G183" s="2">
+        <v>3</v>
+      </c>
+      <c r="H183" t="s">
+        <v>40</v>
+      </c>
+      <c r="I183" s="2">
+        <v>3</v>
+      </c>
+      <c r="J183" s="7">
+        <v>0</v>
+      </c>
+      <c r="K183" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L183" t="s">
+        <v>18</v>
+      </c>
+      <c r="M183" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N183" s="1" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="184" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A184" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="B184" t="s">
+        <v>23</v>
+      </c>
+      <c r="C184" s="2">
+        <v>2</v>
+      </c>
+      <c r="D184" t="s">
+        <v>42</v>
+      </c>
+      <c r="E184" s="2">
+        <v>80</v>
+      </c>
+      <c r="F184" t="s">
+        <v>16</v>
+      </c>
+      <c r="G184" s="2">
+        <v>1</v>
+      </c>
+      <c r="H184" t="s">
+        <v>40</v>
+      </c>
+      <c r="I184" s="2">
+        <v>3</v>
+      </c>
+      <c r="J184" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K184" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L184" t="s">
+        <v>18</v>
+      </c>
+      <c r="M184" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N184" s="1" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="185" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A185" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="B185" t="s">
+        <v>23</v>
+      </c>
+      <c r="C185" s="2">
+        <v>2</v>
+      </c>
+      <c r="D185" t="s">
+        <v>42</v>
+      </c>
+      <c r="E185" s="2">
+        <v>80</v>
+      </c>
+      <c r="F185" t="s">
+        <v>21</v>
+      </c>
+      <c r="G185" s="2">
+        <v>2</v>
+      </c>
+      <c r="H185" t="s">
+        <v>40</v>
+      </c>
+      <c r="I185" s="2">
+        <v>3</v>
+      </c>
+      <c r="J185" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K185" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L185" t="s">
+        <v>18</v>
+      </c>
+      <c r="M185" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N185" s="1" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="186" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A186" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="B186" t="s">
+        <v>23</v>
+      </c>
+      <c r="C186" s="2">
+        <v>2</v>
+      </c>
+      <c r="D186" t="s">
+        <v>42</v>
+      </c>
+      <c r="E186" s="2">
+        <v>80</v>
+      </c>
+      <c r="F186" t="s">
+        <v>22</v>
+      </c>
+      <c r="G186" s="2">
+        <v>3</v>
+      </c>
+      <c r="H186" t="s">
+        <v>40</v>
+      </c>
+      <c r="I186" s="2">
+        <v>3</v>
+      </c>
+      <c r="J186" s="7">
+        <v>0</v>
+      </c>
+      <c r="K186" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L186" t="s">
+        <v>18</v>
+      </c>
+      <c r="M186" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N186" s="1" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="187" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A187" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="B187" t="s">
+        <v>14</v>
+      </c>
+      <c r="C187" s="2">
+        <v>1</v>
+      </c>
+      <c r="D187" t="s">
+        <v>15</v>
+      </c>
+      <c r="E187" s="2">
+        <v>10</v>
+      </c>
+      <c r="F187" t="s">
+        <v>16</v>
+      </c>
+      <c r="G187" s="2">
+        <v>1</v>
+      </c>
+      <c r="H187" t="s">
+        <v>39</v>
+      </c>
+      <c r="I187" s="2">
+        <v>2</v>
+      </c>
+      <c r="J187" s="7">
+        <v>8.9800000000000001E-3</v>
+      </c>
+      <c r="K187" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L187" t="s">
+        <v>18</v>
+      </c>
+      <c r="M187" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N187" s="1" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="188" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A188" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="B188" t="s">
+        <v>14</v>
+      </c>
+      <c r="C188" s="2">
+        <v>1</v>
+      </c>
+      <c r="D188" t="s">
+        <v>15</v>
+      </c>
+      <c r="E188" s="2">
+        <v>10</v>
+      </c>
+      <c r="F188" t="s">
+        <v>21</v>
+      </c>
+      <c r="G188" s="2">
+        <v>2</v>
+      </c>
+      <c r="H188" t="s">
+        <v>39</v>
+      </c>
+      <c r="I188" s="2">
+        <v>2</v>
+      </c>
+      <c r="J188" s="7">
+        <v>4.4900000000000001E-3</v>
+      </c>
+      <c r="K188" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L188" t="s">
+        <v>18</v>
+      </c>
+      <c r="M188" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N188" s="1" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="189" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A189" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="B189" t="s">
+        <v>14</v>
+      </c>
+      <c r="C189" s="2">
+        <v>1</v>
+      </c>
+      <c r="D189" t="s">
+        <v>15</v>
+      </c>
+      <c r="E189" s="2">
+        <v>10</v>
+      </c>
+      <c r="F189" t="s">
+        <v>22</v>
+      </c>
+      <c r="G189" s="2">
+        <v>3</v>
+      </c>
+      <c r="H189" t="s">
+        <v>39</v>
+      </c>
+      <c r="I189" s="2">
+        <v>2</v>
+      </c>
+      <c r="J189" s="7">
+        <v>0</v>
+      </c>
+      <c r="K189" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L189" t="s">
+        <v>18</v>
+      </c>
+      <c r="M189" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N189" s="1" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="190" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A190" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="B190" t="s">
+        <v>23</v>
+      </c>
+      <c r="C190" s="2">
+        <v>2</v>
+      </c>
+      <c r="D190" t="s">
+        <v>15</v>
+      </c>
+      <c r="E190" s="2">
+        <v>10</v>
+      </c>
+      <c r="F190" t="s">
+        <v>16</v>
+      </c>
+      <c r="G190" s="2">
+        <v>1</v>
+      </c>
+      <c r="H190" t="s">
+        <v>39</v>
+      </c>
+      <c r="I190" s="2">
+        <v>2</v>
+      </c>
+      <c r="J190" s="7">
+        <v>8.9800000000000001E-3</v>
+      </c>
+      <c r="K190" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L190" t="s">
+        <v>18</v>
+      </c>
+      <c r="M190" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N190" s="1" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="191" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A191" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="B191" t="s">
+        <v>23</v>
+      </c>
+      <c r="C191" s="2">
+        <v>2</v>
+      </c>
+      <c r="D191" t="s">
+        <v>15</v>
+      </c>
+      <c r="E191" s="2">
+        <v>10</v>
+      </c>
+      <c r="F191" t="s">
+        <v>21</v>
+      </c>
+      <c r="G191" s="2">
+        <v>2</v>
+      </c>
+      <c r="H191" t="s">
+        <v>39</v>
+      </c>
+      <c r="I191" s="2">
+        <v>2</v>
+      </c>
+      <c r="J191" s="7">
+        <v>4.4900000000000001E-3</v>
+      </c>
+      <c r="K191" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L191" t="s">
+        <v>18</v>
+      </c>
+      <c r="M191" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N191" s="1" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="192" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A192" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="B192" t="s">
+        <v>23</v>
+      </c>
+      <c r="C192" s="2">
+        <v>2</v>
+      </c>
+      <c r="D192" t="s">
+        <v>15</v>
+      </c>
+      <c r="E192" s="2">
+        <v>10</v>
+      </c>
+      <c r="F192" t="s">
+        <v>22</v>
+      </c>
+      <c r="G192" s="2">
+        <v>3</v>
+      </c>
+      <c r="H192" t="s">
+        <v>39</v>
+      </c>
+      <c r="I192" s="2">
+        <v>2</v>
+      </c>
+      <c r="J192" s="7">
+        <v>0</v>
+      </c>
+      <c r="K192" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L192" t="s">
+        <v>18</v>
+      </c>
+      <c r="M192" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N192" s="1" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="193" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A193" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="B193" t="s">
+        <v>14</v>
+      </c>
+      <c r="C193" s="2">
+        <v>1</v>
+      </c>
+      <c r="D193" t="s">
+        <v>24</v>
+      </c>
+      <c r="E193" s="2">
+        <v>20</v>
+      </c>
+      <c r="F193" t="s">
+        <v>16</v>
+      </c>
+      <c r="G193" s="2">
+        <v>1</v>
+      </c>
+      <c r="H193" t="s">
+        <v>39</v>
+      </c>
+      <c r="I193" s="2">
+        <v>2</v>
+      </c>
+      <c r="J193" s="7">
+        <v>2.3630000000000002E-2</v>
+      </c>
+      <c r="K193" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L193" t="s">
+        <v>18</v>
+      </c>
+      <c r="M193" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N193" s="1" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="194" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A194" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="B194" t="s">
+        <v>14</v>
+      </c>
+      <c r="C194" s="2">
+        <v>1</v>
+      </c>
+      <c r="D194" t="s">
+        <v>24</v>
+      </c>
+      <c r="E194" s="2">
+        <v>20</v>
+      </c>
+      <c r="F194" t="s">
+        <v>21</v>
+      </c>
+      <c r="G194" s="2">
+        <v>2</v>
+      </c>
+      <c r="H194" t="s">
+        <v>39</v>
+      </c>
+      <c r="I194" s="2">
+        <v>2</v>
+      </c>
+      <c r="J194" s="7">
+        <v>1.1815000000000001E-2</v>
+      </c>
+      <c r="K194" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L194" t="s">
+        <v>18</v>
+      </c>
+      <c r="M194" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N194" s="1" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="195" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A195" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="B195" t="s">
+        <v>14</v>
+      </c>
+      <c r="C195" s="2">
+        <v>1</v>
+      </c>
+      <c r="D195" t="s">
+        <v>24</v>
+      </c>
+      <c r="E195" s="2">
+        <v>20</v>
+      </c>
+      <c r="F195" t="s">
+        <v>22</v>
+      </c>
+      <c r="G195" s="2">
+        <v>3</v>
+      </c>
+      <c r="H195" t="s">
+        <v>39</v>
+      </c>
+      <c r="I195" s="2">
+        <v>2</v>
+      </c>
+      <c r="J195" s="7">
+        <v>0</v>
+      </c>
+      <c r="K195" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L195" t="s">
+        <v>18</v>
+      </c>
+      <c r="M195" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N195" s="1" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="196" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A196" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="B196" t="s">
+        <v>23</v>
+      </c>
+      <c r="C196" s="2">
+        <v>2</v>
+      </c>
+      <c r="D196" t="s">
+        <v>24</v>
+      </c>
+      <c r="E196" s="2">
+        <v>20</v>
+      </c>
+      <c r="F196" t="s">
+        <v>16</v>
+      </c>
+      <c r="G196" s="2">
+        <v>1</v>
+      </c>
+      <c r="H196" t="s">
+        <v>39</v>
+      </c>
+      <c r="I196" s="2">
+        <v>2</v>
+      </c>
+      <c r="J196" s="7">
+        <v>2.3630000000000002E-2</v>
+      </c>
+      <c r="K196" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L196" t="s">
+        <v>18</v>
+      </c>
+      <c r="M196" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N196" s="1" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="197" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A197" s="2" t="s">
+        <v>612</v>
+      </c>
+      <c r="B197" t="s">
+        <v>23</v>
+      </c>
+      <c r="C197" s="2">
+        <v>2</v>
+      </c>
+      <c r="D197" t="s">
+        <v>24</v>
+      </c>
+      <c r="E197" s="2">
+        <v>20</v>
+      </c>
+      <c r="F197" t="s">
+        <v>21</v>
+      </c>
+      <c r="G197" s="2">
+        <v>2</v>
+      </c>
+      <c r="H197" t="s">
+        <v>39</v>
+      </c>
+      <c r="I197" s="2">
+        <v>2</v>
+      </c>
+      <c r="J197" s="7">
+        <v>1.1815000000000001E-2</v>
+      </c>
+      <c r="K197" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L197" t="s">
+        <v>18</v>
+      </c>
+      <c r="M197" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N197" s="1" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="198" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A198" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="B198" t="s">
+        <v>23</v>
+      </c>
+      <c r="C198" s="2">
+        <v>2</v>
+      </c>
+      <c r="D198" t="s">
+        <v>24</v>
+      </c>
+      <c r="E198" s="2">
+        <v>20</v>
+      </c>
+      <c r="F198" t="s">
+        <v>22</v>
+      </c>
+      <c r="G198" s="2">
+        <v>3</v>
+      </c>
+      <c r="H198" t="s">
+        <v>39</v>
+      </c>
+      <c r="I198" s="2">
+        <v>2</v>
+      </c>
+      <c r="J198" s="7">
+        <v>0</v>
+      </c>
+      <c r="K198" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L198" t="s">
+        <v>18</v>
+      </c>
+      <c r="M198" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N198" s="1" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="199" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A199" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="B199" t="s">
+        <v>14</v>
+      </c>
+      <c r="C199" s="2">
+        <v>1</v>
+      </c>
+      <c r="D199" t="s">
+        <v>25</v>
+      </c>
+      <c r="E199" s="2">
+        <v>30</v>
+      </c>
+      <c r="F199" t="s">
+        <v>16</v>
+      </c>
+      <c r="G199" s="2">
+        <v>1</v>
+      </c>
+      <c r="H199" t="s">
+        <v>39</v>
+      </c>
+      <c r="I199" s="2">
+        <v>2</v>
+      </c>
+      <c r="J199" s="7">
+        <v>5.3899999999999998E-3</v>
+      </c>
+      <c r="K199" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L199" t="s">
+        <v>18</v>
+      </c>
+      <c r="M199" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N199" s="1" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="200" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A200" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B200" t="s">
+        <v>14</v>
+      </c>
+      <c r="C200" s="2">
+        <v>1</v>
+      </c>
+      <c r="D200" t="s">
+        <v>25</v>
+      </c>
+      <c r="E200" s="2">
+        <v>30</v>
+      </c>
+      <c r="F200" t="s">
+        <v>21</v>
+      </c>
+      <c r="G200" s="2">
+        <v>2</v>
+      </c>
+      <c r="H200" t="s">
+        <v>39</v>
+      </c>
+      <c r="I200" s="2">
+        <v>2</v>
+      </c>
+      <c r="J200" s="7">
+        <v>2.6949999999999999E-3</v>
+      </c>
+      <c r="K200" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L200" t="s">
+        <v>18</v>
+      </c>
+      <c r="M200" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N200" s="1" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="201" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A201" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="B201" t="s">
+        <v>14</v>
+      </c>
+      <c r="C201" s="2">
+        <v>1</v>
+      </c>
+      <c r="D201" t="s">
+        <v>25</v>
+      </c>
+      <c r="E201" s="2">
+        <v>30</v>
+      </c>
+      <c r="F201" t="s">
+        <v>22</v>
+      </c>
+      <c r="G201" s="2">
+        <v>3</v>
+      </c>
+      <c r="H201" t="s">
+        <v>39</v>
+      </c>
+      <c r="I201" s="2">
+        <v>2</v>
+      </c>
+      <c r="J201" s="7">
+        <v>0</v>
+      </c>
+      <c r="K201" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L201" t="s">
+        <v>18</v>
+      </c>
+      <c r="M201" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N201" s="1" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="202" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A202" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="B202" t="s">
+        <v>23</v>
+      </c>
+      <c r="C202" s="2">
+        <v>2</v>
+      </c>
+      <c r="D202" t="s">
+        <v>25</v>
+      </c>
+      <c r="E202" s="2">
+        <v>30</v>
+      </c>
+      <c r="F202" t="s">
+        <v>16</v>
+      </c>
+      <c r="G202" s="2">
+        <v>1</v>
+      </c>
+      <c r="H202" t="s">
+        <v>39</v>
+      </c>
+      <c r="I202" s="2">
+        <v>2</v>
+      </c>
+      <c r="J202" s="7">
+        <v>5.3899999999999998E-3</v>
+      </c>
+      <c r="K202" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L202" t="s">
+        <v>18</v>
+      </c>
+      <c r="M202" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N202" s="1" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="203" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A203" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="B203" t="s">
+        <v>23</v>
+      </c>
+      <c r="C203" s="2">
+        <v>2</v>
+      </c>
+      <c r="D203" t="s">
+        <v>25</v>
+      </c>
+      <c r="E203" s="2">
+        <v>30</v>
+      </c>
+      <c r="F203" t="s">
+        <v>21</v>
+      </c>
+      <c r="G203" s="2">
+        <v>2</v>
+      </c>
+      <c r="H203" t="s">
+        <v>39</v>
+      </c>
+      <c r="I203" s="2">
+        <v>2</v>
+      </c>
+      <c r="J203" s="7">
+        <v>2.6949999999999999E-3</v>
+      </c>
+      <c r="K203" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L203" t="s">
+        <v>18</v>
+      </c>
+      <c r="M203" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N203" s="1" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="204" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A204" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="B204" t="s">
+        <v>23</v>
+      </c>
+      <c r="C204" s="2">
+        <v>2</v>
+      </c>
+      <c r="D204" t="s">
+        <v>25</v>
+      </c>
+      <c r="E204" s="2">
+        <v>30</v>
+      </c>
+      <c r="F204" t="s">
+        <v>22</v>
+      </c>
+      <c r="G204" s="2">
+        <v>3</v>
+      </c>
+      <c r="H204" t="s">
+        <v>39</v>
+      </c>
+      <c r="I204" s="2">
+        <v>2</v>
+      </c>
+      <c r="J204" s="7">
+        <v>0</v>
+      </c>
+      <c r="K204" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L204" t="s">
+        <v>18</v>
+      </c>
+      <c r="M204" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N204" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="205" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A205" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="B205" t="s">
+        <v>14</v>
+      </c>
+      <c r="C205" s="2">
+        <v>1</v>
+      </c>
+      <c r="D205" t="s">
+        <v>43</v>
+      </c>
+      <c r="E205" s="2">
+        <v>41</v>
+      </c>
+      <c r="F205" t="s">
+        <v>16</v>
+      </c>
+      <c r="G205" s="2">
+        <v>1</v>
+      </c>
+      <c r="H205" t="s">
+        <v>39</v>
+      </c>
+      <c r="I205" s="2">
+        <v>2</v>
+      </c>
+      <c r="J205" s="7">
+        <v>3.4669999999999999E-2</v>
+      </c>
+      <c r="K205" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L205" t="s">
+        <v>18</v>
+      </c>
+      <c r="M205" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N205" s="1" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="206" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A206" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="B206" t="s">
+        <v>14</v>
+      </c>
+      <c r="C206" s="2">
+        <v>1</v>
+      </c>
+      <c r="D206" t="s">
+        <v>43</v>
+      </c>
+      <c r="E206" s="2">
+        <v>41</v>
+      </c>
+      <c r="F206" t="s">
+        <v>21</v>
+      </c>
+      <c r="G206" s="2">
+        <v>2</v>
+      </c>
+      <c r="H206" t="s">
+        <v>39</v>
+      </c>
+      <c r="I206" s="2">
+        <v>2</v>
+      </c>
+      <c r="J206" s="7">
+        <v>1.7335E-2</v>
+      </c>
+      <c r="K206" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L206" t="s">
+        <v>18</v>
+      </c>
+      <c r="M206" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N206" s="1" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="207" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A207" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="B207" t="s">
+        <v>14</v>
+      </c>
+      <c r="C207" s="2">
+        <v>1</v>
+      </c>
+      <c r="D207" t="s">
+        <v>43</v>
+      </c>
+      <c r="E207" s="2">
+        <v>41</v>
+      </c>
+      <c r="F207" t="s">
+        <v>22</v>
+      </c>
+      <c r="G207" s="2">
+        <v>3</v>
+      </c>
+      <c r="H207" t="s">
+        <v>39</v>
+      </c>
+      <c r="I207" s="2">
+        <v>2</v>
+      </c>
+      <c r="J207" s="7">
+        <v>0</v>
+      </c>
+      <c r="K207" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L207" t="s">
+        <v>18</v>
+      </c>
+      <c r="M207" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N207" s="1" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="208" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A208" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="B208" t="s">
+        <v>23</v>
+      </c>
+      <c r="C208" s="2">
+        <v>2</v>
+      </c>
+      <c r="D208" t="s">
+        <v>43</v>
+      </c>
+      <c r="E208" s="2">
+        <v>41</v>
+      </c>
+      <c r="F208" t="s">
+        <v>16</v>
+      </c>
+      <c r="G208" s="2">
+        <v>1</v>
+      </c>
+      <c r="H208" t="s">
+        <v>39</v>
+      </c>
+      <c r="I208" s="2">
+        <v>2</v>
+      </c>
+      <c r="J208" s="7">
+        <v>3.4669999999999999E-2</v>
+      </c>
+      <c r="K208" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L208" t="s">
+        <v>18</v>
+      </c>
+      <c r="M208" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N208" s="1" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="209" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A209" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="B209" t="s">
+        <v>23</v>
+      </c>
+      <c r="C209" s="2">
+        <v>2</v>
+      </c>
+      <c r="D209" t="s">
+        <v>43</v>
+      </c>
+      <c r="E209" s="2">
+        <v>41</v>
+      </c>
+      <c r="F209" t="s">
+        <v>21</v>
+      </c>
+      <c r="G209" s="2">
+        <v>2</v>
+      </c>
+      <c r="H209" t="s">
+        <v>39</v>
+      </c>
+      <c r="I209" s="2">
+        <v>2</v>
+      </c>
+      <c r="J209" s="7">
+        <v>1.7335E-2</v>
+      </c>
+      <c r="K209" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L209" t="s">
+        <v>18</v>
+      </c>
+      <c r="M209" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N209" s="1" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="210" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A210" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="B210" t="s">
+        <v>23</v>
+      </c>
+      <c r="C210" s="2">
+        <v>2</v>
+      </c>
+      <c r="D210" t="s">
+        <v>43</v>
+      </c>
+      <c r="E210" s="2">
+        <v>41</v>
+      </c>
+      <c r="F210" t="s">
+        <v>22</v>
+      </c>
+      <c r="G210" s="2">
+        <v>3</v>
+      </c>
+      <c r="H210" t="s">
+        <v>39</v>
+      </c>
+      <c r="I210" s="2">
+        <v>2</v>
+      </c>
+      <c r="J210" s="7">
+        <v>0</v>
+      </c>
+      <c r="K210" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L210" t="s">
+        <v>18</v>
+      </c>
+      <c r="M210" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N210" s="1" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="211" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A211" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="B211" t="s">
+        <v>14</v>
+      </c>
+      <c r="C211" s="2">
+        <v>1</v>
+      </c>
+      <c r="D211" t="s">
+        <v>44</v>
+      </c>
+      <c r="E211" s="2">
+        <v>42</v>
+      </c>
+      <c r="F211" t="s">
+        <v>16</v>
+      </c>
+      <c r="G211" s="2">
+        <v>1</v>
+      </c>
+      <c r="H211" t="s">
+        <v>39</v>
+      </c>
+      <c r="I211" s="2">
+        <v>2</v>
+      </c>
+      <c r="J211" s="7">
+        <v>3.4669999999999999E-2</v>
+      </c>
+      <c r="K211" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L211" t="s">
+        <v>18</v>
+      </c>
+      <c r="M211" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N211" s="1" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="212" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A212" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="B212" t="s">
+        <v>14</v>
+      </c>
+      <c r="C212" s="2">
+        <v>1</v>
+      </c>
+      <c r="D212" t="s">
+        <v>44</v>
+      </c>
+      <c r="E212" s="2">
+        <v>42</v>
+      </c>
+      <c r="F212" t="s">
+        <v>21</v>
+      </c>
+      <c r="G212" s="2">
+        <v>2</v>
+      </c>
+      <c r="H212" t="s">
+        <v>39</v>
+      </c>
+      <c r="I212" s="2">
+        <v>2</v>
+      </c>
+      <c r="J212" s="7">
+        <v>1.7335E-2</v>
+      </c>
+      <c r="K212" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L212" t="s">
+        <v>18</v>
+      </c>
+      <c r="M212" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N212" s="1" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="213" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A213" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="B213" t="s">
+        <v>14</v>
+      </c>
+      <c r="C213" s="2">
+        <v>1</v>
+      </c>
+      <c r="D213" t="s">
+        <v>44</v>
+      </c>
+      <c r="E213" s="2">
+        <v>42</v>
+      </c>
+      <c r="F213" t="s">
+        <v>22</v>
+      </c>
+      <c r="G213" s="2">
+        <v>3</v>
+      </c>
+      <c r="H213" t="s">
+        <v>39</v>
+      </c>
+      <c r="I213" s="2">
+        <v>2</v>
+      </c>
+      <c r="J213" s="7">
+        <v>0</v>
+      </c>
+      <c r="K213" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L213" t="s">
+        <v>18</v>
+      </c>
+      <c r="M213" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N213" s="1" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="214" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A214" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="B214" t="s">
+        <v>23</v>
+      </c>
+      <c r="C214" s="2">
+        <v>2</v>
+      </c>
+      <c r="D214" t="s">
+        <v>44</v>
+      </c>
+      <c r="E214" s="2">
+        <v>42</v>
+      </c>
+      <c r="F214" t="s">
+        <v>16</v>
+      </c>
+      <c r="G214" s="2">
+        <v>1</v>
+      </c>
+      <c r="H214" t="s">
+        <v>39</v>
+      </c>
+      <c r="I214" s="2">
+        <v>2</v>
+      </c>
+      <c r="J214" s="7">
+        <v>3.4669999999999999E-2</v>
+      </c>
+      <c r="K214" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L214" t="s">
+        <v>18</v>
+      </c>
+      <c r="M214" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N214" s="1" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="215" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A215" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="B215" t="s">
+        <v>23</v>
+      </c>
+      <c r="C215" s="2">
+        <v>2</v>
+      </c>
+      <c r="D215" t="s">
+        <v>44</v>
+      </c>
+      <c r="E215" s="2">
+        <v>42</v>
+      </c>
+      <c r="F215" t="s">
+        <v>21</v>
+      </c>
+      <c r="G215" s="2">
+        <v>2</v>
+      </c>
+      <c r="H215" t="s">
+        <v>39</v>
+      </c>
+      <c r="I215" s="2">
+        <v>2</v>
+      </c>
+      <c r="J215" s="7">
+        <v>1.7335E-2</v>
+      </c>
+      <c r="K215" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L215" t="s">
+        <v>18</v>
+      </c>
+      <c r="M215" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N215" s="1" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="216" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A216" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="B216" t="s">
+        <v>23</v>
+      </c>
+      <c r="C216" s="2">
+        <v>2</v>
+      </c>
+      <c r="D216" t="s">
+        <v>44</v>
+      </c>
+      <c r="E216" s="2">
+        <v>42</v>
+      </c>
+      <c r="F216" t="s">
+        <v>22</v>
+      </c>
+      <c r="G216" s="2">
+        <v>3</v>
+      </c>
+      <c r="H216" t="s">
+        <v>39</v>
+      </c>
+      <c r="I216" s="2">
+        <v>2</v>
+      </c>
+      <c r="J216" s="7">
+        <v>0</v>
+      </c>
+      <c r="K216" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L216" t="s">
+        <v>18</v>
+      </c>
+      <c r="M216" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N216" s="1" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="217" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A217" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="B217" t="s">
+        <v>14</v>
+      </c>
+      <c r="C217" s="2">
+        <v>1</v>
+      </c>
+      <c r="D217" t="s">
+        <v>26</v>
+      </c>
+      <c r="E217" s="2">
+        <v>50</v>
+      </c>
+      <c r="F217" t="s">
+        <v>16</v>
+      </c>
+      <c r="G217" s="2">
+        <v>1</v>
+      </c>
+      <c r="H217" t="s">
+        <v>39</v>
+      </c>
+      <c r="I217" s="2">
+        <v>2</v>
+      </c>
+      <c r="J217" s="7">
+        <v>5.3899999999999998E-3</v>
+      </c>
+      <c r="K217" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L217" t="s">
+        <v>18</v>
+      </c>
+      <c r="M217" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N217" s="1" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="218" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A218" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="B218" t="s">
+        <v>14</v>
+      </c>
+      <c r="C218" s="2">
+        <v>1</v>
+      </c>
+      <c r="D218" t="s">
+        <v>26</v>
+      </c>
+      <c r="E218" s="2">
+        <v>50</v>
+      </c>
+      <c r="F218" t="s">
+        <v>21</v>
+      </c>
+      <c r="G218" s="2">
+        <v>2</v>
+      </c>
+      <c r="H218" t="s">
+        <v>39</v>
+      </c>
+      <c r="I218" s="2">
+        <v>2</v>
+      </c>
+      <c r="J218" s="7">
+        <v>2.6949999999999999E-3</v>
+      </c>
+      <c r="K218" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L218" t="s">
+        <v>18</v>
+      </c>
+      <c r="M218" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N218" s="1" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="219" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A219" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="B219" t="s">
+        <v>14</v>
+      </c>
+      <c r="C219" s="2">
+        <v>1</v>
+      </c>
+      <c r="D219" t="s">
+        <v>26</v>
+      </c>
+      <c r="E219" s="2">
+        <v>50</v>
+      </c>
+      <c r="F219" t="s">
+        <v>22</v>
+      </c>
+      <c r="G219" s="2">
+        <v>3</v>
+      </c>
+      <c r="H219" t="s">
+        <v>39</v>
+      </c>
+      <c r="I219" s="2">
+        <v>2</v>
+      </c>
+      <c r="J219" s="7">
+        <v>0</v>
+      </c>
+      <c r="K219" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L219" t="s">
+        <v>18</v>
+      </c>
+      <c r="M219" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N219" s="1" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="220" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A220" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="B220" t="s">
+        <v>23</v>
+      </c>
+      <c r="C220" s="2">
+        <v>2</v>
+      </c>
+      <c r="D220" t="s">
+        <v>26</v>
+      </c>
+      <c r="E220" s="2">
+        <v>50</v>
+      </c>
+      <c r="F220" t="s">
+        <v>16</v>
+      </c>
+      <c r="G220" s="2">
+        <v>1</v>
+      </c>
+      <c r="H220" t="s">
+        <v>39</v>
+      </c>
+      <c r="I220" s="2">
+        <v>2</v>
+      </c>
+      <c r="J220" s="7">
+        <v>5.3899999999999998E-3</v>
+      </c>
+      <c r="K220" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L220" t="s">
+        <v>18</v>
+      </c>
+      <c r="M220" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N220" s="1" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="221" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A221" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="B221" t="s">
+        <v>23</v>
+      </c>
+      <c r="C221" s="2">
+        <v>2</v>
+      </c>
+      <c r="D221" t="s">
+        <v>26</v>
+      </c>
+      <c r="E221" s="2">
+        <v>50</v>
+      </c>
+      <c r="F221" t="s">
+        <v>21</v>
+      </c>
+      <c r="G221" s="2">
+        <v>2</v>
+      </c>
+      <c r="H221" t="s">
+        <v>39</v>
+      </c>
+      <c r="I221" s="2">
+        <v>2</v>
+      </c>
+      <c r="J221" s="7">
+        <v>2.6949999999999999E-3</v>
+      </c>
+      <c r="K221" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L221" t="s">
+        <v>18</v>
+      </c>
+      <c r="M221" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N221" s="1" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="222" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A222" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="B222" t="s">
+        <v>23</v>
+      </c>
+      <c r="C222" s="2">
+        <v>2</v>
+      </c>
+      <c r="D222" t="s">
+        <v>26</v>
+      </c>
+      <c r="E222" s="2">
+        <v>50</v>
+      </c>
+      <c r="F222" t="s">
+        <v>22</v>
+      </c>
+      <c r="G222" s="2">
+        <v>3</v>
+      </c>
+      <c r="H222" t="s">
+        <v>39</v>
+      </c>
+      <c r="I222" s="2">
+        <v>2</v>
+      </c>
+      <c r="J222" s="7">
+        <v>0</v>
+      </c>
+      <c r="K222" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L222" t="s">
+        <v>18</v>
+      </c>
+      <c r="M222" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N222" s="1" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="223" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A223" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="B223" t="s">
+        <v>14</v>
+      </c>
+      <c r="C223" s="2">
+        <v>1</v>
+      </c>
+      <c r="D223" t="s">
+        <v>27</v>
+      </c>
+      <c r="E223" s="2">
+        <v>60</v>
+      </c>
+      <c r="F223" t="s">
+        <v>16</v>
+      </c>
+      <c r="G223" s="2">
+        <v>1</v>
+      </c>
+      <c r="H223" t="s">
+        <v>39</v>
+      </c>
+      <c r="I223" s="2">
+        <v>2</v>
+      </c>
+      <c r="J223" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K223" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L223" t="s">
+        <v>18</v>
+      </c>
+      <c r="M223" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N223" s="1" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="224" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A224" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="B224" t="s">
+        <v>14</v>
+      </c>
+      <c r="C224" s="2">
+        <v>1</v>
+      </c>
+      <c r="D224" t="s">
+        <v>27</v>
+      </c>
+      <c r="E224" s="2">
+        <v>60</v>
+      </c>
+      <c r="F224" t="s">
+        <v>21</v>
+      </c>
+      <c r="G224" s="2">
+        <v>2</v>
+      </c>
+      <c r="H224" t="s">
+        <v>39</v>
+      </c>
+      <c r="I224" s="2">
+        <v>2</v>
+      </c>
+      <c r="J224" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K224" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L224" t="s">
+        <v>18</v>
+      </c>
+      <c r="M224" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N224" s="1" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="225" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A225" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="B225" t="s">
+        <v>14</v>
+      </c>
+      <c r="C225" s="2">
+        <v>1</v>
+      </c>
+      <c r="D225" t="s">
+        <v>27</v>
+      </c>
+      <c r="E225" s="2">
+        <v>60</v>
+      </c>
+      <c r="F225" t="s">
+        <v>22</v>
+      </c>
+      <c r="G225" s="2">
+        <v>3</v>
+      </c>
+      <c r="H225" t="s">
+        <v>39</v>
+      </c>
+      <c r="I225" s="2">
+        <v>2</v>
+      </c>
+      <c r="J225" s="7">
+        <v>0</v>
+      </c>
+      <c r="K225" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L225" t="s">
+        <v>18</v>
+      </c>
+      <c r="M225" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N225" s="1" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="226" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A226" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="B226" t="s">
+        <v>23</v>
+      </c>
+      <c r="C226" s="2">
+        <v>2</v>
+      </c>
+      <c r="D226" t="s">
+        <v>27</v>
+      </c>
+      <c r="E226" s="2">
+        <v>60</v>
+      </c>
+      <c r="F226" t="s">
+        <v>16</v>
+      </c>
+      <c r="G226" s="2">
+        <v>1</v>
+      </c>
+      <c r="H226" t="s">
+        <v>39</v>
+      </c>
+      <c r="I226" s="2">
+        <v>2</v>
+      </c>
+      <c r="J226" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K226" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L226" t="s">
+        <v>18</v>
+      </c>
+      <c r="M226" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N226" s="1" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="227" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A227" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="B227" t="s">
+        <v>23</v>
+      </c>
+      <c r="C227" s="2">
+        <v>2</v>
+      </c>
+      <c r="D227" t="s">
+        <v>27</v>
+      </c>
+      <c r="E227" s="2">
+        <v>60</v>
+      </c>
+      <c r="F227" t="s">
+        <v>21</v>
+      </c>
+      <c r="G227" s="2">
+        <v>2</v>
+      </c>
+      <c r="H227" t="s">
+        <v>39</v>
+      </c>
+      <c r="I227" s="2">
+        <v>2</v>
+      </c>
+      <c r="J227" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K227" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L227" t="s">
+        <v>18</v>
+      </c>
+      <c r="M227" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N227" s="1" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="228" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A228" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="B228" t="s">
+        <v>23</v>
+      </c>
+      <c r="C228" s="2">
+        <v>2</v>
+      </c>
+      <c r="D228" t="s">
+        <v>27</v>
+      </c>
+      <c r="E228" s="2">
+        <v>60</v>
+      </c>
+      <c r="F228" t="s">
+        <v>22</v>
+      </c>
+      <c r="G228" s="2">
+        <v>3</v>
+      </c>
+      <c r="H228" t="s">
+        <v>39</v>
+      </c>
+      <c r="I228" s="2">
+        <v>2</v>
+      </c>
+      <c r="J228" s="7">
+        <v>0</v>
+      </c>
+      <c r="K228" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L228" t="s">
+        <v>18</v>
+      </c>
+      <c r="M228" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N228" s="1" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="229" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A229" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="B229" t="s">
+        <v>14</v>
+      </c>
+      <c r="C229" s="2">
+        <v>1</v>
+      </c>
+      <c r="D229" t="s">
+        <v>28</v>
+      </c>
+      <c r="E229" s="2">
+        <v>61</v>
+      </c>
+      <c r="F229" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="2">
+        <v>1</v>
+      </c>
+      <c r="H229" t="s">
+        <v>39</v>
+      </c>
+      <c r="I229" s="2">
+        <v>2</v>
+      </c>
+      <c r="J229" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K229" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L229" t="s">
+        <v>18</v>
+      </c>
+      <c r="M229" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N229" s="1" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="230" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A230" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="B230" t="s">
+        <v>14</v>
+      </c>
+      <c r="C230" s="2">
+        <v>1</v>
+      </c>
+      <c r="D230" t="s">
+        <v>28</v>
+      </c>
+      <c r="E230" s="2">
+        <v>61</v>
+      </c>
+      <c r="F230" t="s">
+        <v>21</v>
+      </c>
+      <c r="G230" s="2">
+        <v>2</v>
+      </c>
+      <c r="H230" t="s">
+        <v>39</v>
+      </c>
+      <c r="I230" s="2">
+        <v>2</v>
+      </c>
+      <c r="J230" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K230" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L230" t="s">
+        <v>18</v>
+      </c>
+      <c r="M230" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N230" s="1" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="231" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A231" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="B231" t="s">
+        <v>14</v>
+      </c>
+      <c r="C231" s="2">
+        <v>1</v>
+      </c>
+      <c r="D231" t="s">
+        <v>28</v>
+      </c>
+      <c r="E231" s="2">
+        <v>61</v>
+      </c>
+      <c r="F231" t="s">
+        <v>22</v>
+      </c>
+      <c r="G231" s="2">
+        <v>3</v>
+      </c>
+      <c r="H231" t="s">
+        <v>39</v>
+      </c>
+      <c r="I231" s="2">
+        <v>2</v>
+      </c>
+      <c r="J231" s="7">
+        <v>0</v>
+      </c>
+      <c r="K231" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L231" t="s">
+        <v>18</v>
+      </c>
+      <c r="M231" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N231" s="1" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="232" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A232" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="B232" t="s">
+        <v>23</v>
+      </c>
+      <c r="C232" s="2">
+        <v>2</v>
+      </c>
+      <c r="D232" t="s">
+        <v>28</v>
+      </c>
+      <c r="E232" s="2">
+        <v>61</v>
+      </c>
+      <c r="F232" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="2">
+        <v>1</v>
+      </c>
+      <c r="H232" t="s">
+        <v>39</v>
+      </c>
+      <c r="I232" s="2">
+        <v>2</v>
+      </c>
+      <c r="J232" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K232" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L232" t="s">
+        <v>18</v>
+      </c>
+      <c r="M232" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N232" s="1" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="233" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A233" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="B233" t="s">
+        <v>23</v>
+      </c>
+      <c r="C233" s="2">
+        <v>2</v>
+      </c>
+      <c r="D233" t="s">
+        <v>28</v>
+      </c>
+      <c r="E233" s="2">
+        <v>61</v>
+      </c>
+      <c r="F233" t="s">
+        <v>21</v>
+      </c>
+      <c r="G233" s="2">
+        <v>2</v>
+      </c>
+      <c r="H233" t="s">
+        <v>39</v>
+      </c>
+      <c r="I233" s="2">
+        <v>2</v>
+      </c>
+      <c r="J233" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K233" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L233" t="s">
+        <v>18</v>
+      </c>
+      <c r="M233" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N233" s="1" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="234" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A234" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="B234" t="s">
+        <v>23</v>
+      </c>
+      <c r="C234" s="2">
+        <v>2</v>
+      </c>
+      <c r="D234" t="s">
+        <v>28</v>
+      </c>
+      <c r="E234" s="2">
+        <v>61</v>
+      </c>
+      <c r="F234" t="s">
+        <v>22</v>
+      </c>
+      <c r="G234" s="2">
+        <v>3</v>
+      </c>
+      <c r="H234" t="s">
+        <v>39</v>
+      </c>
+      <c r="I234" s="2">
+        <v>2</v>
+      </c>
+      <c r="J234" s="7">
+        <v>0</v>
+      </c>
+      <c r="K234" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L234" t="s">
+        <v>18</v>
+      </c>
+      <c r="M234" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N234" s="1" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="235" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A235" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="B235" t="s">
+        <v>14</v>
+      </c>
+      <c r="C235" s="2">
+        <v>1</v>
+      </c>
+      <c r="D235" t="s">
+        <v>29</v>
+      </c>
+      <c r="E235" s="2">
+        <v>62</v>
+      </c>
+      <c r="F235" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="2">
+        <v>1</v>
+      </c>
+      <c r="H235" t="s">
+        <v>39</v>
+      </c>
+      <c r="I235" s="2">
+        <v>2</v>
+      </c>
+      <c r="J235" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K235" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L235" t="s">
+        <v>18</v>
+      </c>
+      <c r="M235" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N235" s="1" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="236" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A236" s="2" t="s">
+        <v>651</v>
+      </c>
+      <c r="B236" t="s">
+        <v>14</v>
+      </c>
+      <c r="C236" s="2">
+        <v>1</v>
+      </c>
+      <c r="D236" t="s">
+        <v>29</v>
+      </c>
+      <c r="E236" s="2">
+        <v>62</v>
+      </c>
+      <c r="F236" t="s">
+        <v>21</v>
+      </c>
+      <c r="G236" s="2">
+        <v>2</v>
+      </c>
+      <c r="H236" t="s">
+        <v>39</v>
+      </c>
+      <c r="I236" s="2">
+        <v>2</v>
+      </c>
+      <c r="J236" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K236" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L236" t="s">
+        <v>18</v>
+      </c>
+      <c r="M236" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N236" s="1" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="237" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A237" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="B237" t="s">
+        <v>14</v>
+      </c>
+      <c r="C237" s="2">
+        <v>1</v>
+      </c>
+      <c r="D237" t="s">
+        <v>29</v>
+      </c>
+      <c r="E237" s="2">
+        <v>62</v>
+      </c>
+      <c r="F237" t="s">
+        <v>22</v>
+      </c>
+      <c r="G237" s="2">
+        <v>3</v>
+      </c>
+      <c r="H237" t="s">
+        <v>39</v>
+      </c>
+      <c r="I237" s="2">
+        <v>2</v>
+      </c>
+      <c r="J237" s="7">
+        <v>0</v>
+      </c>
+      <c r="K237" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L237" t="s">
+        <v>18</v>
+      </c>
+      <c r="M237" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N237" s="1" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="238" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A238" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="B238" t="s">
+        <v>23</v>
+      </c>
+      <c r="C238" s="2">
+        <v>2</v>
+      </c>
+      <c r="D238" t="s">
+        <v>29</v>
+      </c>
+      <c r="E238" s="2">
+        <v>62</v>
+      </c>
+      <c r="F238" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="2">
+        <v>1</v>
+      </c>
+      <c r="H238" t="s">
+        <v>39</v>
+      </c>
+      <c r="I238" s="2">
+        <v>2</v>
+      </c>
+      <c r="J238" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K238" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L238" t="s">
+        <v>18</v>
+      </c>
+      <c r="M238" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N238" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="239" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A239" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="B239" t="s">
+        <v>23</v>
+      </c>
+      <c r="C239" s="2">
+        <v>2</v>
+      </c>
+      <c r="D239" t="s">
+        <v>29</v>
+      </c>
+      <c r="E239" s="2">
+        <v>62</v>
+      </c>
+      <c r="F239" t="s">
+        <v>21</v>
+      </c>
+      <c r="G239" s="2">
+        <v>2</v>
+      </c>
+      <c r="H239" t="s">
+        <v>39</v>
+      </c>
+      <c r="I239" s="2">
+        <v>2</v>
+      </c>
+      <c r="J239" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K239" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L239" t="s">
+        <v>18</v>
+      </c>
+      <c r="M239" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N239" s="1" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="240" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A240" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="B240" t="s">
+        <v>23</v>
+      </c>
+      <c r="C240" s="2">
+        <v>2</v>
+      </c>
+      <c r="D240" t="s">
+        <v>29</v>
+      </c>
+      <c r="E240" s="2">
+        <v>62</v>
+      </c>
+      <c r="F240" t="s">
+        <v>22</v>
+      </c>
+      <c r="G240" s="2">
+        <v>3</v>
+      </c>
+      <c r="H240" t="s">
+        <v>39</v>
+      </c>
+      <c r="I240" s="2">
+        <v>2</v>
+      </c>
+      <c r="J240" s="7">
+        <v>0</v>
+      </c>
+      <c r="K240" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L240" t="s">
+        <v>18</v>
+      </c>
+      <c r="M240" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N240" s="1" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="241" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A241" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="B241" t="s">
+        <v>14</v>
+      </c>
+      <c r="C241" s="2">
+        <v>1</v>
+      </c>
+      <c r="D241" t="s">
+        <v>30</v>
+      </c>
+      <c r="E241" s="2">
+        <v>63</v>
+      </c>
+      <c r="F241" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="2">
+        <v>1</v>
+      </c>
+      <c r="H241" t="s">
+        <v>39</v>
+      </c>
+      <c r="I241" s="2">
+        <v>2</v>
+      </c>
+      <c r="J241" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K241" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L241" t="s">
+        <v>18</v>
+      </c>
+      <c r="M241" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N241" s="1" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="242" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A242" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="B242" t="s">
+        <v>14</v>
+      </c>
+      <c r="C242" s="2">
+        <v>1</v>
+      </c>
+      <c r="D242" t="s">
+        <v>30</v>
+      </c>
+      <c r="E242" s="2">
+        <v>63</v>
+      </c>
+      <c r="F242" t="s">
+        <v>21</v>
+      </c>
+      <c r="G242" s="2">
+        <v>2</v>
+      </c>
+      <c r="H242" t="s">
+        <v>39</v>
+      </c>
+      <c r="I242" s="2">
+        <v>2</v>
+      </c>
+      <c r="J242" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K242" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L242" t="s">
+        <v>18</v>
+      </c>
+      <c r="M242" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N242" s="1" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="243" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A243" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="B243" t="s">
+        <v>14</v>
+      </c>
+      <c r="C243" s="2">
+        <v>1</v>
+      </c>
+      <c r="D243" t="s">
+        <v>30</v>
+      </c>
+      <c r="E243" s="2">
+        <v>63</v>
+      </c>
+      <c r="F243" t="s">
+        <v>22</v>
+      </c>
+      <c r="G243" s="2">
+        <v>3</v>
+      </c>
+      <c r="H243" t="s">
+        <v>39</v>
+      </c>
+      <c r="I243" s="2">
+        <v>2</v>
+      </c>
+      <c r="J243" s="7">
+        <v>0</v>
+      </c>
+      <c r="K243" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L243" t="s">
+        <v>18</v>
+      </c>
+      <c r="M243" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N243" s="1" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="244" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A244" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="B244" t="s">
+        <v>23</v>
+      </c>
+      <c r="C244" s="2">
+        <v>2</v>
+      </c>
+      <c r="D244" t="s">
+        <v>30</v>
+      </c>
+      <c r="E244" s="2">
+        <v>63</v>
+      </c>
+      <c r="F244" t="s">
+        <v>16</v>
+      </c>
+      <c r="G244" s="2">
+        <v>1</v>
+      </c>
+      <c r="H244" t="s">
+        <v>39</v>
+      </c>
+      <c r="I244" s="2">
+        <v>2</v>
+      </c>
+      <c r="J244" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K244" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L244" t="s">
+        <v>18</v>
+      </c>
+      <c r="M244" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N244" s="1" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="245" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A245" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="B245" t="s">
+        <v>23</v>
+      </c>
+      <c r="C245" s="2">
+        <v>2</v>
+      </c>
+      <c r="D245" t="s">
+        <v>30</v>
+      </c>
+      <c r="E245" s="2">
+        <v>63</v>
+      </c>
+      <c r="F245" t="s">
+        <v>21</v>
+      </c>
+      <c r="G245" s="2">
+        <v>2</v>
+      </c>
+      <c r="H245" t="s">
+        <v>39</v>
+      </c>
+      <c r="I245" s="2">
+        <v>2</v>
+      </c>
+      <c r="J245" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K245" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L245" t="s">
+        <v>18</v>
+      </c>
+      <c r="M245" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N245" s="1" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="246" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A246" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="B246" t="s">
+        <v>23</v>
+      </c>
+      <c r="C246" s="2">
+        <v>2</v>
+      </c>
+      <c r="D246" t="s">
+        <v>30</v>
+      </c>
+      <c r="E246" s="2">
+        <v>63</v>
+      </c>
+      <c r="F246" t="s">
+        <v>22</v>
+      </c>
+      <c r="G246" s="2">
+        <v>3</v>
+      </c>
+      <c r="H246" t="s">
+        <v>39</v>
+      </c>
+      <c r="I246" s="2">
+        <v>2</v>
+      </c>
+      <c r="J246" s="7">
+        <v>0</v>
+      </c>
+      <c r="K246" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L246" t="s">
+        <v>18</v>
+      </c>
+      <c r="M246" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N246" s="1" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="247" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A247" s="2" t="s">
+        <v>662</v>
+      </c>
+      <c r="B247" t="s">
+        <v>14</v>
+      </c>
+      <c r="C247" s="2">
+        <v>1</v>
+      </c>
+      <c r="D247" t="s">
+        <v>31</v>
+      </c>
+      <c r="E247" s="2">
+        <v>64</v>
+      </c>
+      <c r="F247" t="s">
+        <v>16</v>
+      </c>
+      <c r="G247" s="2">
+        <v>1</v>
+      </c>
+      <c r="H247" t="s">
+        <v>39</v>
+      </c>
+      <c r="I247" s="2">
+        <v>2</v>
+      </c>
+      <c r="J247" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K247" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L247" t="s">
+        <v>18</v>
+      </c>
+      <c r="M247" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N247" s="1" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="248" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A248" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="B248" t="s">
+        <v>14</v>
+      </c>
+      <c r="C248" s="2">
+        <v>1</v>
+      </c>
+      <c r="D248" t="s">
+        <v>31</v>
+      </c>
+      <c r="E248" s="2">
+        <v>64</v>
+      </c>
+      <c r="F248" t="s">
+        <v>21</v>
+      </c>
+      <c r="G248" s="2">
+        <v>2</v>
+      </c>
+      <c r="H248" t="s">
+        <v>39</v>
+      </c>
+      <c r="I248" s="2">
+        <v>2</v>
+      </c>
+      <c r="J248" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K248" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L248" t="s">
+        <v>18</v>
+      </c>
+      <c r="M248" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N248" s="1" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="249" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A249" s="2" t="s">
+        <v>664</v>
+      </c>
+      <c r="B249" t="s">
+        <v>14</v>
+      </c>
+      <c r="C249" s="2">
+        <v>1</v>
+      </c>
+      <c r="D249" t="s">
+        <v>31</v>
+      </c>
+      <c r="E249" s="2">
+        <v>64</v>
+      </c>
+      <c r="F249" t="s">
+        <v>22</v>
+      </c>
+      <c r="G249" s="2">
+        <v>3</v>
+      </c>
+      <c r="H249" t="s">
+        <v>39</v>
+      </c>
+      <c r="I249" s="2">
+        <v>2</v>
+      </c>
+      <c r="J249" s="7">
+        <v>0</v>
+      </c>
+      <c r="K249" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L249" t="s">
+        <v>18</v>
+      </c>
+      <c r="M249" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N249" s="1" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="250" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A250" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="B250" t="s">
+        <v>23</v>
+      </c>
+      <c r="C250" s="2">
+        <v>2</v>
+      </c>
+      <c r="D250" t="s">
+        <v>31</v>
+      </c>
+      <c r="E250" s="2">
+        <v>64</v>
+      </c>
+      <c r="F250" t="s">
+        <v>16</v>
+      </c>
+      <c r="G250" s="2">
+        <v>1</v>
+      </c>
+      <c r="H250" t="s">
+        <v>39</v>
+      </c>
+      <c r="I250" s="2">
+        <v>2</v>
+      </c>
+      <c r="J250" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K250" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L250" t="s">
+        <v>18</v>
+      </c>
+      <c r="M250" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N250" s="1" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="251" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A251" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="B251" t="s">
+        <v>23</v>
+      </c>
+      <c r="C251" s="2">
+        <v>2</v>
+      </c>
+      <c r="D251" t="s">
+        <v>31</v>
+      </c>
+      <c r="E251" s="2">
+        <v>64</v>
+      </c>
+      <c r="F251" t="s">
+        <v>21</v>
+      </c>
+      <c r="G251" s="2">
+        <v>2</v>
+      </c>
+      <c r="H251" t="s">
+        <v>39</v>
+      </c>
+      <c r="I251" s="2">
+        <v>2</v>
+      </c>
+      <c r="J251" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K251" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L251" t="s">
+        <v>18</v>
+      </c>
+      <c r="M251" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N251" s="1" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="252" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A252" s="2" t="s">
+        <v>667</v>
+      </c>
+      <c r="B252" t="s">
+        <v>23</v>
+      </c>
+      <c r="C252" s="2">
+        <v>2</v>
+      </c>
+      <c r="D252" t="s">
+        <v>31</v>
+      </c>
+      <c r="E252" s="2">
+        <v>64</v>
+      </c>
+      <c r="F252" t="s">
+        <v>22</v>
+      </c>
+      <c r="G252" s="2">
+        <v>3</v>
+      </c>
+      <c r="H252" t="s">
+        <v>39</v>
+      </c>
+      <c r="I252" s="2">
+        <v>2</v>
+      </c>
+      <c r="J252" s="7">
+        <v>0</v>
+      </c>
+      <c r="K252" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L252" t="s">
+        <v>18</v>
+      </c>
+      <c r="M252" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N252" s="1" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="253" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A253" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="B253" t="s">
+        <v>14</v>
+      </c>
+      <c r="C253" s="2">
+        <v>1</v>
+      </c>
+      <c r="D253" t="s">
+        <v>32</v>
+      </c>
+      <c r="E253" s="2">
+        <v>65</v>
+      </c>
+      <c r="F253" t="s">
+        <v>16</v>
+      </c>
+      <c r="G253" s="2">
+        <v>1</v>
+      </c>
+      <c r="H253" t="s">
+        <v>39</v>
+      </c>
+      <c r="I253" s="2">
+        <v>2</v>
+      </c>
+      <c r="J253" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K253" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L253" t="s">
+        <v>18</v>
+      </c>
+      <c r="M253" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N253" s="1" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="254" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A254" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="B254" t="s">
+        <v>14</v>
+      </c>
+      <c r="C254" s="2">
+        <v>1</v>
+      </c>
+      <c r="D254" t="s">
+        <v>32</v>
+      </c>
+      <c r="E254" s="2">
+        <v>65</v>
+      </c>
+      <c r="F254" t="s">
+        <v>21</v>
+      </c>
+      <c r="G254" s="2">
+        <v>2</v>
+      </c>
+      <c r="H254" t="s">
+        <v>39</v>
+      </c>
+      <c r="I254" s="2">
+        <v>2</v>
+      </c>
+      <c r="J254" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K254" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L254" t="s">
+        <v>18</v>
+      </c>
+      <c r="M254" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N254" s="1" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="255" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A255" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="B255" t="s">
+        <v>14</v>
+      </c>
+      <c r="C255" s="2">
+        <v>1</v>
+      </c>
+      <c r="D255" t="s">
+        <v>32</v>
+      </c>
+      <c r="E255" s="2">
+        <v>65</v>
+      </c>
+      <c r="F255" t="s">
+        <v>22</v>
+      </c>
+      <c r="G255" s="2">
+        <v>3</v>
+      </c>
+      <c r="H255" t="s">
+        <v>39</v>
+      </c>
+      <c r="I255" s="2">
+        <v>2</v>
+      </c>
+      <c r="J255" s="7">
+        <v>0</v>
+      </c>
+      <c r="K255" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L255" t="s">
+        <v>18</v>
+      </c>
+      <c r="M255" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N255" s="1" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="256" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A256" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="B256" t="s">
+        <v>23</v>
+      </c>
+      <c r="C256" s="2">
+        <v>2</v>
+      </c>
+      <c r="D256" t="s">
+        <v>32</v>
+      </c>
+      <c r="E256" s="2">
+        <v>65</v>
+      </c>
+      <c r="F256" t="s">
+        <v>16</v>
+      </c>
+      <c r="G256" s="2">
+        <v>1</v>
+      </c>
+      <c r="H256" t="s">
+        <v>39</v>
+      </c>
+      <c r="I256" s="2">
+        <v>2</v>
+      </c>
+      <c r="J256" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K256" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L256" t="s">
+        <v>18</v>
+      </c>
+      <c r="M256" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N256" s="1" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="257" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A257" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="B257" t="s">
+        <v>23</v>
+      </c>
+      <c r="C257" s="2">
+        <v>2</v>
+      </c>
+      <c r="D257" t="s">
+        <v>32</v>
+      </c>
+      <c r="E257" s="2">
+        <v>65</v>
+      </c>
+      <c r="F257" t="s">
+        <v>21</v>
+      </c>
+      <c r="G257" s="2">
+        <v>2</v>
+      </c>
+      <c r="H257" t="s">
+        <v>39</v>
+      </c>
+      <c r="I257" s="2">
+        <v>2</v>
+      </c>
+      <c r="J257" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K257" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L257" t="s">
+        <v>18</v>
+      </c>
+      <c r="M257" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N257" s="1" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="258" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A258" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="B258" t="s">
+        <v>23</v>
+      </c>
+      <c r="C258" s="2">
+        <v>2</v>
+      </c>
+      <c r="D258" t="s">
+        <v>32</v>
+      </c>
+      <c r="E258" s="2">
+        <v>65</v>
+      </c>
+      <c r="F258" t="s">
+        <v>22</v>
+      </c>
+      <c r="G258" s="2">
+        <v>3</v>
+      </c>
+      <c r="H258" t="s">
+        <v>39</v>
+      </c>
+      <c r="I258" s="2">
+        <v>2</v>
+      </c>
+      <c r="J258" s="7">
+        <v>0</v>
+      </c>
+      <c r="K258" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L258" t="s">
+        <v>18</v>
+      </c>
+      <c r="M258" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N258" s="1" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="259" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A259" s="2" t="s">
+        <v>674</v>
+      </c>
+      <c r="B259" t="s">
+        <v>14</v>
+      </c>
+      <c r="C259" s="2">
+        <v>1</v>
+      </c>
+      <c r="D259" t="s">
         <v>33</v>
       </c>
-      <c r="K118" t="s">
-[...2 lines deleted...]
-      <c r="L118" t="s">
+      <c r="E259" s="2">
+        <v>66</v>
+      </c>
+      <c r="F259" t="s">
+        <v>16</v>
+      </c>
+      <c r="G259" s="2">
+        <v>1</v>
+      </c>
+      <c r="H259" t="s">
+        <v>39</v>
+      </c>
+      <c r="I259" s="2">
+        <v>2</v>
+      </c>
+      <c r="J259" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K259" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L259" t="s">
+        <v>18</v>
+      </c>
+      <c r="M259" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N259" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="260" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A260" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="B260" t="s">
+        <v>14</v>
+      </c>
+      <c r="C260" s="2">
+        <v>1</v>
+      </c>
+      <c r="D260" t="s">
+        <v>33</v>
+      </c>
+      <c r="E260" s="2">
+        <v>66</v>
+      </c>
+      <c r="F260" t="s">
         <v>21</v>
       </c>
-      <c r="M118">
-[...13 lines deleted...]
-      <c r="D119" t="s">
+      <c r="G260" s="2">
+        <v>2</v>
+      </c>
+      <c r="H260" t="s">
+        <v>39</v>
+      </c>
+      <c r="I260" s="2">
+        <v>2</v>
+      </c>
+      <c r="J260" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K260" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L260" t="s">
+        <v>18</v>
+      </c>
+      <c r="M260" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N260" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="261" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A261" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="B261" t="s">
+        <v>14</v>
+      </c>
+      <c r="C261" s="2">
+        <v>1</v>
+      </c>
+      <c r="D261" t="s">
+        <v>33</v>
+      </c>
+      <c r="E261" s="2">
+        <v>66</v>
+      </c>
+      <c r="F261" t="s">
+        <v>22</v>
+      </c>
+      <c r="G261" s="2">
+        <v>3</v>
+      </c>
+      <c r="H261" t="s">
+        <v>39</v>
+      </c>
+      <c r="I261" s="2">
+        <v>2</v>
+      </c>
+      <c r="J261" s="7">
+        <v>0</v>
+      </c>
+      <c r="K261" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L261" t="s">
+        <v>18</v>
+      </c>
+      <c r="M261" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N261" s="1" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="262" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A262" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="B262" t="s">
+        <v>23</v>
+      </c>
+      <c r="C262" s="2">
+        <v>2</v>
+      </c>
+      <c r="D262" t="s">
+        <v>33</v>
+      </c>
+      <c r="E262" s="2">
+        <v>66</v>
+      </c>
+      <c r="F262" t="s">
+        <v>16</v>
+      </c>
+      <c r="G262" s="2">
+        <v>1</v>
+      </c>
+      <c r="H262" t="s">
+        <v>39</v>
+      </c>
+      <c r="I262" s="2">
+        <v>2</v>
+      </c>
+      <c r="J262" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K262" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L262" t="s">
+        <v>18</v>
+      </c>
+      <c r="M262" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N262" s="1" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="263" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A263" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="B263" t="s">
+        <v>23</v>
+      </c>
+      <c r="C263" s="2">
+        <v>2</v>
+      </c>
+      <c r="D263" t="s">
+        <v>33</v>
+      </c>
+      <c r="E263" s="2">
+        <v>66</v>
+      </c>
+      <c r="F263" t="s">
+        <v>21</v>
+      </c>
+      <c r="G263" s="2">
+        <v>2</v>
+      </c>
+      <c r="H263" t="s">
+        <v>39</v>
+      </c>
+      <c r="I263" s="2">
+        <v>2</v>
+      </c>
+      <c r="J263" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K263" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L263" t="s">
+        <v>18</v>
+      </c>
+      <c r="M263" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N263" s="1" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="264" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A264" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="B264" t="s">
+        <v>23</v>
+      </c>
+      <c r="C264" s="2">
+        <v>2</v>
+      </c>
+      <c r="D264" t="s">
+        <v>33</v>
+      </c>
+      <c r="E264" s="2">
+        <v>66</v>
+      </c>
+      <c r="F264" t="s">
+        <v>22</v>
+      </c>
+      <c r="G264" s="2">
+        <v>3</v>
+      </c>
+      <c r="H264" t="s">
+        <v>39</v>
+      </c>
+      <c r="I264" s="2">
+        <v>2</v>
+      </c>
+      <c r="J264" s="7">
+        <v>0</v>
+      </c>
+      <c r="K264" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L264" t="s">
+        <v>18</v>
+      </c>
+      <c r="M264" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N264" s="1" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="265" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A265" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="B265" t="s">
+        <v>14</v>
+      </c>
+      <c r="C265" s="2">
+        <v>1</v>
+      </c>
+      <c r="D265" t="s">
+        <v>34</v>
+      </c>
+      <c r="E265" s="2">
+        <v>67</v>
+      </c>
+      <c r="F265" t="s">
+        <v>16</v>
+      </c>
+      <c r="G265" s="2">
+        <v>1</v>
+      </c>
+      <c r="H265" t="s">
+        <v>39</v>
+      </c>
+      <c r="I265" s="2">
+        <v>2</v>
+      </c>
+      <c r="J265" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K265" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L265" t="s">
+        <v>18</v>
+      </c>
+      <c r="M265" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N265" s="1" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="266" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A266" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="B266" t="s">
+        <v>14</v>
+      </c>
+      <c r="C266" s="2">
+        <v>1</v>
+      </c>
+      <c r="D266" t="s">
+        <v>34</v>
+      </c>
+      <c r="E266" s="2">
+        <v>67</v>
+      </c>
+      <c r="F266" t="s">
+        <v>21</v>
+      </c>
+      <c r="G266" s="2">
+        <v>2</v>
+      </c>
+      <c r="H266" t="s">
+        <v>39</v>
+      </c>
+      <c r="I266" s="2">
+        <v>2</v>
+      </c>
+      <c r="J266" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K266" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L266" t="s">
+        <v>18</v>
+      </c>
+      <c r="M266" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N266" s="1" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="267" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A267" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="B267" t="s">
+        <v>14</v>
+      </c>
+      <c r="C267" s="2">
+        <v>1</v>
+      </c>
+      <c r="D267" t="s">
+        <v>34</v>
+      </c>
+      <c r="E267" s="2">
+        <v>67</v>
+      </c>
+      <c r="F267" t="s">
+        <v>22</v>
+      </c>
+      <c r="G267" s="2">
+        <v>3</v>
+      </c>
+      <c r="H267" t="s">
+        <v>39</v>
+      </c>
+      <c r="I267" s="2">
+        <v>2</v>
+      </c>
+      <c r="J267" s="7">
+        <v>0</v>
+      </c>
+      <c r="K267" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L267" t="s">
+        <v>18</v>
+      </c>
+      <c r="M267" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N267" s="1" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="268" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A268" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="B268" t="s">
+        <v>23</v>
+      </c>
+      <c r="C268" s="2">
+        <v>2</v>
+      </c>
+      <c r="D268" t="s">
+        <v>34</v>
+      </c>
+      <c r="E268" s="2">
+        <v>67</v>
+      </c>
+      <c r="F268" t="s">
+        <v>16</v>
+      </c>
+      <c r="G268" s="2">
+        <v>1</v>
+      </c>
+      <c r="H268" t="s">
+        <v>39</v>
+      </c>
+      <c r="I268" s="2">
+        <v>2</v>
+      </c>
+      <c r="J268" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K268" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L268" t="s">
+        <v>18</v>
+      </c>
+      <c r="M268" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N268" s="1" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="269" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A269" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="B269" t="s">
+        <v>23</v>
+      </c>
+      <c r="C269" s="2">
+        <v>2</v>
+      </c>
+      <c r="D269" t="s">
+        <v>34</v>
+      </c>
+      <c r="E269" s="2">
+        <v>67</v>
+      </c>
+      <c r="F269" t="s">
+        <v>21</v>
+      </c>
+      <c r="G269" s="2">
+        <v>2</v>
+      </c>
+      <c r="H269" t="s">
+        <v>39</v>
+      </c>
+      <c r="I269" s="2">
+        <v>2</v>
+      </c>
+      <c r="J269" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K269" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L269" t="s">
+        <v>18</v>
+      </c>
+      <c r="M269" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N269" s="1" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="270" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A270" s="2" t="s">
+        <v>685</v>
+      </c>
+      <c r="B270" t="s">
+        <v>23</v>
+      </c>
+      <c r="C270" s="2">
+        <v>2</v>
+      </c>
+      <c r="D270" t="s">
+        <v>34</v>
+      </c>
+      <c r="E270" s="2">
+        <v>67</v>
+      </c>
+      <c r="F270" t="s">
+        <v>22</v>
+      </c>
+      <c r="G270" s="2">
+        <v>3</v>
+      </c>
+      <c r="H270" t="s">
+        <v>39</v>
+      </c>
+      <c r="I270" s="2">
+        <v>2</v>
+      </c>
+      <c r="J270" s="7">
+        <v>0</v>
+      </c>
+      <c r="K270" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L270" t="s">
+        <v>18</v>
+      </c>
+      <c r="M270" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N270" s="1" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="271" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A271" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="B271" t="s">
+        <v>14</v>
+      </c>
+      <c r="C271" s="2">
+        <v>1</v>
+      </c>
+      <c r="D271" t="s">
+        <v>35</v>
+      </c>
+      <c r="E271" s="2">
+        <v>99</v>
+      </c>
+      <c r="F271" t="s">
+        <v>16</v>
+      </c>
+      <c r="G271" s="2">
+        <v>1</v>
+      </c>
+      <c r="H271" t="s">
+        <v>39</v>
+      </c>
+      <c r="I271" s="2">
+        <v>2</v>
+      </c>
+      <c r="J271" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K271" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L271" t="s">
+        <v>18</v>
+      </c>
+      <c r="M271" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N271" s="1" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="272" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A272" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="B272" t="s">
+        <v>14</v>
+      </c>
+      <c r="C272" s="2">
+        <v>1</v>
+      </c>
+      <c r="D272" t="s">
+        <v>35</v>
+      </c>
+      <c r="E272" s="2">
+        <v>99</v>
+      </c>
+      <c r="F272" t="s">
+        <v>21</v>
+      </c>
+      <c r="G272" s="2">
+        <v>2</v>
+      </c>
+      <c r="H272" t="s">
+        <v>39</v>
+      </c>
+      <c r="I272" s="2">
+        <v>2</v>
+      </c>
+      <c r="J272" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K272" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L272" t="s">
+        <v>18</v>
+      </c>
+      <c r="M272" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N272" s="1" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="273" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A273" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="B273" t="s">
+        <v>14</v>
+      </c>
+      <c r="C273" s="2">
+        <v>1</v>
+      </c>
+      <c r="D273" t="s">
+        <v>35</v>
+      </c>
+      <c r="E273" s="2">
+        <v>99</v>
+      </c>
+      <c r="F273" t="s">
+        <v>22</v>
+      </c>
+      <c r="G273" s="2">
+        <v>3</v>
+      </c>
+      <c r="H273" t="s">
+        <v>39</v>
+      </c>
+      <c r="I273" s="2">
+        <v>2</v>
+      </c>
+      <c r="J273" s="7">
+        <v>0</v>
+      </c>
+      <c r="K273" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L273" t="s">
+        <v>18</v>
+      </c>
+      <c r="M273" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N273" s="1" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="274" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A274" s="2" t="s">
+        <v>689</v>
+      </c>
+      <c r="B274" t="s">
+        <v>23</v>
+      </c>
+      <c r="C274" s="2">
+        <v>2</v>
+      </c>
+      <c r="D274" t="s">
+        <v>35</v>
+      </c>
+      <c r="E274" s="2">
+        <v>99</v>
+      </c>
+      <c r="F274" t="s">
+        <v>16</v>
+      </c>
+      <c r="G274" s="2">
+        <v>1</v>
+      </c>
+      <c r="H274" t="s">
+        <v>39</v>
+      </c>
+      <c r="I274" s="2">
+        <v>2</v>
+      </c>
+      <c r="J274" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K274" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L274" t="s">
+        <v>18</v>
+      </c>
+      <c r="M274" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N274" s="1" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="275" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A275" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="B275" t="s">
+        <v>23</v>
+      </c>
+      <c r="C275" s="2">
+        <v>2</v>
+      </c>
+      <c r="D275" t="s">
+        <v>35</v>
+      </c>
+      <c r="E275" s="2">
+        <v>99</v>
+      </c>
+      <c r="F275" t="s">
+        <v>21</v>
+      </c>
+      <c r="G275" s="2">
+        <v>2</v>
+      </c>
+      <c r="H275" t="s">
+        <v>39</v>
+      </c>
+      <c r="I275" s="2">
+        <v>2</v>
+      </c>
+      <c r="J275" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K275" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L275" t="s">
+        <v>18</v>
+      </c>
+      <c r="M275" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N275" s="1" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="276" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A276" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="B276" t="s">
+        <v>23</v>
+      </c>
+      <c r="C276" s="2">
+        <v>2</v>
+      </c>
+      <c r="D276" t="s">
+        <v>35</v>
+      </c>
+      <c r="E276" s="2">
+        <v>99</v>
+      </c>
+      <c r="F276" t="s">
+        <v>22</v>
+      </c>
+      <c r="G276" s="2">
+        <v>3</v>
+      </c>
+      <c r="H276" t="s">
+        <v>39</v>
+      </c>
+      <c r="I276" s="2">
+        <v>2</v>
+      </c>
+      <c r="J276" s="7">
+        <v>0</v>
+      </c>
+      <c r="K276" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L276" t="s">
+        <v>18</v>
+      </c>
+      <c r="M276" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N276" s="1" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="277" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A277" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="B277" t="s">
+        <v>14</v>
+      </c>
+      <c r="C277" s="2">
+        <v>1</v>
+      </c>
+      <c r="D277" t="s">
+        <v>15</v>
+      </c>
+      <c r="E277" s="2">
+        <v>10</v>
+      </c>
+      <c r="F277" t="s">
+        <v>16</v>
+      </c>
+      <c r="G277" s="2">
+        <v>1</v>
+      </c>
+      <c r="H277" t="s">
+        <v>40</v>
+      </c>
+      <c r="I277" s="2">
+        <v>3</v>
+      </c>
+      <c r="J277" s="7">
+        <v>8.9800000000000001E-3</v>
+      </c>
+      <c r="K277" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L277" t="s">
+        <v>18</v>
+      </c>
+      <c r="M277" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N277" s="1" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="278" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A278" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="B278" t="s">
+        <v>14</v>
+      </c>
+      <c r="C278" s="2">
+        <v>1</v>
+      </c>
+      <c r="D278" t="s">
+        <v>15</v>
+      </c>
+      <c r="E278" s="2">
+        <v>10</v>
+      </c>
+      <c r="F278" t="s">
+        <v>21</v>
+      </c>
+      <c r="G278" s="2">
+        <v>2</v>
+      </c>
+      <c r="H278" t="s">
+        <v>40</v>
+      </c>
+      <c r="I278" s="2">
+        <v>3</v>
+      </c>
+      <c r="J278" s="7">
+        <v>4.4900000000000001E-3</v>
+      </c>
+      <c r="K278" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L278" t="s">
+        <v>18</v>
+      </c>
+      <c r="M278" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N278" s="1" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="279" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A279" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="B279" t="s">
+        <v>14</v>
+      </c>
+      <c r="C279" s="2">
+        <v>1</v>
+      </c>
+      <c r="D279" t="s">
+        <v>15</v>
+      </c>
+      <c r="E279" s="2">
+        <v>10</v>
+      </c>
+      <c r="F279" t="s">
+        <v>22</v>
+      </c>
+      <c r="G279" s="2">
+        <v>3</v>
+      </c>
+      <c r="H279" t="s">
+        <v>40</v>
+      </c>
+      <c r="I279" s="2">
+        <v>3</v>
+      </c>
+      <c r="J279" s="7">
+        <v>0</v>
+      </c>
+      <c r="K279" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L279" t="s">
+        <v>18</v>
+      </c>
+      <c r="M279" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N279" s="1" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="280" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A280" s="2" t="s">
+        <v>695</v>
+      </c>
+      <c r="B280" t="s">
+        <v>23</v>
+      </c>
+      <c r="C280" s="2">
+        <v>2</v>
+      </c>
+      <c r="D280" t="s">
+        <v>15</v>
+      </c>
+      <c r="E280" s="2">
+        <v>10</v>
+      </c>
+      <c r="F280" t="s">
+        <v>16</v>
+      </c>
+      <c r="G280" s="2">
+        <v>1</v>
+      </c>
+      <c r="H280" t="s">
+        <v>40</v>
+      </c>
+      <c r="I280" s="2">
+        <v>3</v>
+      </c>
+      <c r="J280" s="7">
+        <v>8.9800000000000001E-3</v>
+      </c>
+      <c r="K280" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L280" t="s">
+        <v>18</v>
+      </c>
+      <c r="M280" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N280" s="1" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="281" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A281" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="B281" t="s">
+        <v>23</v>
+      </c>
+      <c r="C281" s="2">
+        <v>2</v>
+      </c>
+      <c r="D281" t="s">
+        <v>15</v>
+      </c>
+      <c r="E281" s="2">
+        <v>10</v>
+      </c>
+      <c r="F281" t="s">
+        <v>21</v>
+      </c>
+      <c r="G281" s="2">
+        <v>2</v>
+      </c>
+      <c r="H281" t="s">
+        <v>40</v>
+      </c>
+      <c r="I281" s="2">
+        <v>3</v>
+      </c>
+      <c r="J281" s="7">
+        <v>4.4900000000000001E-3</v>
+      </c>
+      <c r="K281" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L281" t="s">
+        <v>18</v>
+      </c>
+      <c r="M281" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N281" s="1" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="282" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A282" s="2" t="s">
+        <v>697</v>
+      </c>
+      <c r="B282" t="s">
+        <v>23</v>
+      </c>
+      <c r="C282" s="2">
+        <v>2</v>
+      </c>
+      <c r="D282" t="s">
+        <v>15</v>
+      </c>
+      <c r="E282" s="2">
+        <v>10</v>
+      </c>
+      <c r="F282" t="s">
+        <v>22</v>
+      </c>
+      <c r="G282" s="2">
+        <v>3</v>
+      </c>
+      <c r="H282" t="s">
+        <v>40</v>
+      </c>
+      <c r="I282" s="2">
+        <v>3</v>
+      </c>
+      <c r="J282" s="7">
+        <v>0</v>
+      </c>
+      <c r="K282" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L282" t="s">
+        <v>18</v>
+      </c>
+      <c r="M282" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N282" s="1" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="283" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A283" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="B283" t="s">
+        <v>14</v>
+      </c>
+      <c r="C283" s="2">
+        <v>1</v>
+      </c>
+      <c r="D283" t="s">
+        <v>24</v>
+      </c>
+      <c r="E283" s="2">
+        <v>20</v>
+      </c>
+      <c r="F283" t="s">
+        <v>16</v>
+      </c>
+      <c r="G283" s="2">
+        <v>1</v>
+      </c>
+      <c r="H283" t="s">
+        <v>40</v>
+      </c>
+      <c r="I283" s="2">
+        <v>3</v>
+      </c>
+      <c r="J283" s="7">
+        <v>2.3630000000000002E-2</v>
+      </c>
+      <c r="K283" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L283" t="s">
+        <v>18</v>
+      </c>
+      <c r="M283" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N283" s="1" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="284" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A284" s="2" t="s">
+        <v>699</v>
+      </c>
+      <c r="B284" t="s">
+        <v>14</v>
+      </c>
+      <c r="C284" s="2">
+        <v>1</v>
+      </c>
+      <c r="D284" t="s">
+        <v>24</v>
+      </c>
+      <c r="E284" s="2">
+        <v>20</v>
+      </c>
+      <c r="F284" t="s">
+        <v>21</v>
+      </c>
+      <c r="G284" s="2">
+        <v>2</v>
+      </c>
+      <c r="H284" t="s">
+        <v>40</v>
+      </c>
+      <c r="I284" s="2">
+        <v>3</v>
+      </c>
+      <c r="J284" s="7">
+        <v>1.1815000000000001E-2</v>
+      </c>
+      <c r="K284" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L284" t="s">
+        <v>18</v>
+      </c>
+      <c r="M284" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N284" s="1" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="285" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A285" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="B285" t="s">
+        <v>14</v>
+      </c>
+      <c r="C285" s="2">
+        <v>1</v>
+      </c>
+      <c r="D285" t="s">
+        <v>24</v>
+      </c>
+      <c r="E285" s="2">
+        <v>20</v>
+      </c>
+      <c r="F285" t="s">
+        <v>22</v>
+      </c>
+      <c r="G285" s="2">
+        <v>3</v>
+      </c>
+      <c r="H285" t="s">
+        <v>40</v>
+      </c>
+      <c r="I285" s="2">
+        <v>3</v>
+      </c>
+      <c r="J285" s="7">
+        <v>0</v>
+      </c>
+      <c r="K285" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L285" t="s">
+        <v>18</v>
+      </c>
+      <c r="M285" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N285" s="1" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="286" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A286" s="2" t="s">
+        <v>701</v>
+      </c>
+      <c r="B286" t="s">
+        <v>23</v>
+      </c>
+      <c r="C286" s="2">
+        <v>2</v>
+      </c>
+      <c r="D286" t="s">
+        <v>24</v>
+      </c>
+      <c r="E286" s="2">
+        <v>20</v>
+      </c>
+      <c r="F286" t="s">
+        <v>16</v>
+      </c>
+      <c r="G286" s="2">
+        <v>1</v>
+      </c>
+      <c r="H286" t="s">
+        <v>40</v>
+      </c>
+      <c r="I286" s="2">
+        <v>3</v>
+      </c>
+      <c r="J286" s="7">
+        <v>2.3630000000000002E-2</v>
+      </c>
+      <c r="K286" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L286" t="s">
+        <v>18</v>
+      </c>
+      <c r="M286" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N286" s="1" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="287" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A287" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="B287" t="s">
+        <v>23</v>
+      </c>
+      <c r="C287" s="2">
+        <v>2</v>
+      </c>
+      <c r="D287" t="s">
+        <v>24</v>
+      </c>
+      <c r="E287" s="2">
+        <v>20</v>
+      </c>
+      <c r="F287" t="s">
+        <v>21</v>
+      </c>
+      <c r="G287" s="2">
+        <v>2</v>
+      </c>
+      <c r="H287" t="s">
+        <v>40</v>
+      </c>
+      <c r="I287" s="2">
+        <v>3</v>
+      </c>
+      <c r="J287" s="7">
+        <v>1.1815000000000001E-2</v>
+      </c>
+      <c r="K287" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L287" t="s">
+        <v>18</v>
+      </c>
+      <c r="M287" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N287" s="1" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="288" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A288" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="B288" t="s">
+        <v>23</v>
+      </c>
+      <c r="C288" s="2">
+        <v>2</v>
+      </c>
+      <c r="D288" t="s">
+        <v>24</v>
+      </c>
+      <c r="E288" s="2">
+        <v>20</v>
+      </c>
+      <c r="F288" t="s">
+        <v>22</v>
+      </c>
+      <c r="G288" s="2">
+        <v>3</v>
+      </c>
+      <c r="H288" t="s">
+        <v>40</v>
+      </c>
+      <c r="I288" s="2">
+        <v>3</v>
+      </c>
+      <c r="J288" s="7">
+        <v>0</v>
+      </c>
+      <c r="K288" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L288" t="s">
+        <v>18</v>
+      </c>
+      <c r="M288" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N288" s="1" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="289" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A289" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="B289" t="s">
+        <v>14</v>
+      </c>
+      <c r="C289" s="2">
+        <v>1</v>
+      </c>
+      <c r="D289" t="s">
+        <v>25</v>
+      </c>
+      <c r="E289" s="2">
+        <v>30</v>
+      </c>
+      <c r="F289" t="s">
+        <v>16</v>
+      </c>
+      <c r="G289" s="2">
+        <v>1</v>
+      </c>
+      <c r="H289" t="s">
+        <v>40</v>
+      </c>
+      <c r="I289" s="2">
+        <v>3</v>
+      </c>
+      <c r="J289" s="7">
+        <v>5.3899999999999998E-3</v>
+      </c>
+      <c r="K289" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L289" t="s">
+        <v>18</v>
+      </c>
+      <c r="M289" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N289" s="1" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="290" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A290" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="B290" t="s">
+        <v>14</v>
+      </c>
+      <c r="C290" s="2">
+        <v>1</v>
+      </c>
+      <c r="D290" t="s">
+        <v>25</v>
+      </c>
+      <c r="E290" s="2">
+        <v>30</v>
+      </c>
+      <c r="F290" t="s">
+        <v>21</v>
+      </c>
+      <c r="G290" s="2">
+        <v>2</v>
+      </c>
+      <c r="H290" t="s">
+        <v>40</v>
+      </c>
+      <c r="I290" s="2">
+        <v>3</v>
+      </c>
+      <c r="J290" s="7">
+        <v>2.6949999999999999E-3</v>
+      </c>
+      <c r="K290" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L290" t="s">
+        <v>18</v>
+      </c>
+      <c r="M290" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N290" s="1" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="291" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A291" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="B291" t="s">
+        <v>14</v>
+      </c>
+      <c r="C291" s="2">
+        <v>1</v>
+      </c>
+      <c r="D291" t="s">
+        <v>25</v>
+      </c>
+      <c r="E291" s="2">
+        <v>30</v>
+      </c>
+      <c r="F291" t="s">
+        <v>22</v>
+      </c>
+      <c r="G291" s="2">
+        <v>3</v>
+      </c>
+      <c r="H291" t="s">
+        <v>40</v>
+      </c>
+      <c r="I291" s="2">
+        <v>3</v>
+      </c>
+      <c r="J291" s="7">
+        <v>0</v>
+      </c>
+      <c r="K291" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L291" t="s">
+        <v>18</v>
+      </c>
+      <c r="M291" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N291" s="1" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="292" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A292" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="B292" t="s">
+        <v>23</v>
+      </c>
+      <c r="C292" s="2">
+        <v>2</v>
+      </c>
+      <c r="D292" t="s">
+        <v>25</v>
+      </c>
+      <c r="E292" s="2">
+        <v>30</v>
+      </c>
+      <c r="F292" t="s">
+        <v>16</v>
+      </c>
+      <c r="G292" s="2">
+        <v>1</v>
+      </c>
+      <c r="H292" t="s">
+        <v>40</v>
+      </c>
+      <c r="I292" s="2">
+        <v>3</v>
+      </c>
+      <c r="J292" s="7">
+        <v>5.3899999999999998E-3</v>
+      </c>
+      <c r="K292" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L292" t="s">
+        <v>18</v>
+      </c>
+      <c r="M292" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N292" s="1" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="293" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A293" s="2" t="s">
+        <v>708</v>
+      </c>
+      <c r="B293" t="s">
+        <v>23</v>
+      </c>
+      <c r="C293" s="2">
+        <v>2</v>
+      </c>
+      <c r="D293" t="s">
+        <v>25</v>
+      </c>
+      <c r="E293" s="2">
+        <v>30</v>
+      </c>
+      <c r="F293" t="s">
+        <v>21</v>
+      </c>
+      <c r="G293" s="2">
+        <v>2</v>
+      </c>
+      <c r="H293" t="s">
+        <v>40</v>
+      </c>
+      <c r="I293" s="2">
+        <v>3</v>
+      </c>
+      <c r="J293" s="7">
+        <v>2.6949999999999999E-3</v>
+      </c>
+      <c r="K293" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L293" t="s">
+        <v>18</v>
+      </c>
+      <c r="M293" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N293" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="294" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A294" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="B294" t="s">
+        <v>23</v>
+      </c>
+      <c r="C294" s="2">
+        <v>2</v>
+      </c>
+      <c r="D294" t="s">
+        <v>25</v>
+      </c>
+      <c r="E294" s="2">
+        <v>30</v>
+      </c>
+      <c r="F294" t="s">
+        <v>22</v>
+      </c>
+      <c r="G294" s="2">
+        <v>3</v>
+      </c>
+      <c r="H294" t="s">
+        <v>40</v>
+      </c>
+      <c r="I294" s="2">
+        <v>3</v>
+      </c>
+      <c r="J294" s="7">
+        <v>0</v>
+      </c>
+      <c r="K294" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L294" t="s">
+        <v>18</v>
+      </c>
+      <c r="M294" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N294" s="1" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="295" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A295" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="B295" t="s">
+        <v>14</v>
+      </c>
+      <c r="C295" s="2">
+        <v>1</v>
+      </c>
+      <c r="D295" t="s">
+        <v>43</v>
+      </c>
+      <c r="E295" s="2">
+        <v>41</v>
+      </c>
+      <c r="F295" t="s">
+        <v>16</v>
+      </c>
+      <c r="G295" s="2">
+        <v>1</v>
+      </c>
+      <c r="H295" t="s">
+        <v>40</v>
+      </c>
+      <c r="I295" s="2">
+        <v>3</v>
+      </c>
+      <c r="J295" s="7">
+        <v>3.4669999999999999E-2</v>
+      </c>
+      <c r="K295" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L295" t="s">
+        <v>18</v>
+      </c>
+      <c r="M295" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N295" s="1" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="296" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A296" s="2" t="s">
+        <v>711</v>
+      </c>
+      <c r="B296" t="s">
+        <v>14</v>
+      </c>
+      <c r="C296" s="2">
+        <v>1</v>
+      </c>
+      <c r="D296" t="s">
+        <v>43</v>
+      </c>
+      <c r="E296" s="2">
+        <v>41</v>
+      </c>
+      <c r="F296" t="s">
+        <v>21</v>
+      </c>
+      <c r="G296" s="2">
+        <v>2</v>
+      </c>
+      <c r="H296" t="s">
+        <v>40</v>
+      </c>
+      <c r="I296" s="2">
+        <v>3</v>
+      </c>
+      <c r="J296" s="7">
+        <v>1.7335E-2</v>
+      </c>
+      <c r="K296" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L296" t="s">
+        <v>18</v>
+      </c>
+      <c r="M296" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N296" s="1" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="297" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A297" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="B297" t="s">
+        <v>14</v>
+      </c>
+      <c r="C297" s="2">
+        <v>1</v>
+      </c>
+      <c r="D297" t="s">
+        <v>43</v>
+      </c>
+      <c r="E297" s="2">
+        <v>41</v>
+      </c>
+      <c r="F297" t="s">
+        <v>22</v>
+      </c>
+      <c r="G297" s="2">
+        <v>3</v>
+      </c>
+      <c r="H297" t="s">
+        <v>40</v>
+      </c>
+      <c r="I297" s="2">
+        <v>3</v>
+      </c>
+      <c r="J297" s="7">
+        <v>0</v>
+      </c>
+      <c r="K297" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L297" t="s">
+        <v>18</v>
+      </c>
+      <c r="M297" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N297" s="1" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="298" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A298" s="2" t="s">
+        <v>713</v>
+      </c>
+      <c r="B298" t="s">
+        <v>23</v>
+      </c>
+      <c r="C298" s="2">
+        <v>2</v>
+      </c>
+      <c r="D298" t="s">
+        <v>43</v>
+      </c>
+      <c r="E298" s="2">
+        <v>41</v>
+      </c>
+      <c r="F298" t="s">
+        <v>16</v>
+      </c>
+      <c r="G298" s="2">
+        <v>1</v>
+      </c>
+      <c r="H298" t="s">
+        <v>40</v>
+      </c>
+      <c r="I298" s="2">
+        <v>3</v>
+      </c>
+      <c r="J298" s="7">
+        <v>3.4669999999999999E-2</v>
+      </c>
+      <c r="K298" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L298" t="s">
+        <v>18</v>
+      </c>
+      <c r="M298" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N298" s="1" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="299" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A299" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="B299" t="s">
+        <v>23</v>
+      </c>
+      <c r="C299" s="2">
+        <v>2</v>
+      </c>
+      <c r="D299" t="s">
+        <v>43</v>
+      </c>
+      <c r="E299" s="2">
+        <v>41</v>
+      </c>
+      <c r="F299" t="s">
+        <v>21</v>
+      </c>
+      <c r="G299" s="2">
+        <v>2</v>
+      </c>
+      <c r="H299" t="s">
+        <v>40</v>
+      </c>
+      <c r="I299" s="2">
+        <v>3</v>
+      </c>
+      <c r="J299" s="7">
+        <v>1.7335E-2</v>
+      </c>
+      <c r="K299" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L299" t="s">
+        <v>18</v>
+      </c>
+      <c r="M299" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N299" s="1" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="300" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A300" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="B300" t="s">
+        <v>23</v>
+      </c>
+      <c r="C300" s="2">
+        <v>2</v>
+      </c>
+      <c r="D300" t="s">
+        <v>43</v>
+      </c>
+      <c r="E300" s="2">
+        <v>41</v>
+      </c>
+      <c r="F300" t="s">
+        <v>22</v>
+      </c>
+      <c r="G300" s="2">
+        <v>3</v>
+      </c>
+      <c r="H300" t="s">
+        <v>40</v>
+      </c>
+      <c r="I300" s="2">
+        <v>3</v>
+      </c>
+      <c r="J300" s="7">
+        <v>0</v>
+      </c>
+      <c r="K300" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L300" t="s">
+        <v>18</v>
+      </c>
+      <c r="M300" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N300" s="1" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="301" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A301" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="B301" t="s">
+        <v>14</v>
+      </c>
+      <c r="C301" s="2">
+        <v>1</v>
+      </c>
+      <c r="D301" t="s">
+        <v>44</v>
+      </c>
+      <c r="E301" s="2">
+        <v>42</v>
+      </c>
+      <c r="F301" t="s">
+        <v>16</v>
+      </c>
+      <c r="G301" s="2">
+        <v>1</v>
+      </c>
+      <c r="H301" t="s">
+        <v>40</v>
+      </c>
+      <c r="I301" s="2">
+        <v>3</v>
+      </c>
+      <c r="J301" s="7">
+        <v>3.4669999999999999E-2</v>
+      </c>
+      <c r="K301" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L301" t="s">
+        <v>18</v>
+      </c>
+      <c r="M301" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N301" s="1" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="302" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A302" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="B302" t="s">
+        <v>14</v>
+      </c>
+      <c r="C302" s="2">
+        <v>1</v>
+      </c>
+      <c r="D302" t="s">
+        <v>44</v>
+      </c>
+      <c r="E302" s="2">
+        <v>42</v>
+      </c>
+      <c r="F302" t="s">
+        <v>21</v>
+      </c>
+      <c r="G302" s="2">
+        <v>2</v>
+      </c>
+      <c r="H302" t="s">
+        <v>40</v>
+      </c>
+      <c r="I302" s="2">
+        <v>3</v>
+      </c>
+      <c r="J302" s="7">
+        <v>1.7335E-2</v>
+      </c>
+      <c r="K302" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L302" t="s">
+        <v>18</v>
+      </c>
+      <c r="M302" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N302" s="1" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="303" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A303" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="B303" t="s">
+        <v>14</v>
+      </c>
+      <c r="C303" s="2">
+        <v>1</v>
+      </c>
+      <c r="D303" t="s">
+        <v>44</v>
+      </c>
+      <c r="E303" s="2">
+        <v>42</v>
+      </c>
+      <c r="F303" t="s">
+        <v>22</v>
+      </c>
+      <c r="G303" s="2">
+        <v>3</v>
+      </c>
+      <c r="H303" t="s">
+        <v>40</v>
+      </c>
+      <c r="I303" s="2">
+        <v>3</v>
+      </c>
+      <c r="J303" s="7">
+        <v>0</v>
+      </c>
+      <c r="K303" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L303" t="s">
+        <v>18</v>
+      </c>
+      <c r="M303" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N303" s="1" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="304" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A304" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="B304" t="s">
+        <v>23</v>
+      </c>
+      <c r="C304" s="2">
+        <v>2</v>
+      </c>
+      <c r="D304" t="s">
+        <v>44</v>
+      </c>
+      <c r="E304" s="2">
+        <v>42</v>
+      </c>
+      <c r="F304" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="2">
+        <v>1</v>
+      </c>
+      <c r="H304" t="s">
+        <v>40</v>
+      </c>
+      <c r="I304" s="2">
+        <v>3</v>
+      </c>
+      <c r="J304" s="7">
+        <v>3.4669999999999999E-2</v>
+      </c>
+      <c r="K304" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L304" t="s">
+        <v>18</v>
+      </c>
+      <c r="M304" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N304" s="1" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="305" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A305" s="2" t="s">
+        <v>720</v>
+      </c>
+      <c r="B305" t="s">
+        <v>23</v>
+      </c>
+      <c r="C305" s="2">
+        <v>2</v>
+      </c>
+      <c r="D305" t="s">
+        <v>44</v>
+      </c>
+      <c r="E305" s="2">
+        <v>42</v>
+      </c>
+      <c r="F305" t="s">
+        <v>21</v>
+      </c>
+      <c r="G305" s="2">
+        <v>2</v>
+      </c>
+      <c r="H305" t="s">
+        <v>40</v>
+      </c>
+      <c r="I305" s="2">
+        <v>3</v>
+      </c>
+      <c r="J305" s="7">
+        <v>1.7335E-2</v>
+      </c>
+      <c r="K305" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L305" t="s">
+        <v>18</v>
+      </c>
+      <c r="M305" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N305" s="1" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="306" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A306" s="2" t="s">
+        <v>721</v>
+      </c>
+      <c r="B306" t="s">
+        <v>23</v>
+      </c>
+      <c r="C306" s="2">
+        <v>2</v>
+      </c>
+      <c r="D306" t="s">
+        <v>44</v>
+      </c>
+      <c r="E306" s="2">
+        <v>42</v>
+      </c>
+      <c r="F306" t="s">
+        <v>22</v>
+      </c>
+      <c r="G306" s="2">
+        <v>3</v>
+      </c>
+      <c r="H306" t="s">
+        <v>40</v>
+      </c>
+      <c r="I306" s="2">
+        <v>3</v>
+      </c>
+      <c r="J306" s="7">
+        <v>0</v>
+      </c>
+      <c r="K306" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L306" t="s">
+        <v>18</v>
+      </c>
+      <c r="M306" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N306" s="1" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="307" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A307" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="B307" t="s">
+        <v>14</v>
+      </c>
+      <c r="C307" s="2">
+        <v>1</v>
+      </c>
+      <c r="D307" t="s">
+        <v>26</v>
+      </c>
+      <c r="E307" s="2">
+        <v>50</v>
+      </c>
+      <c r="F307" t="s">
+        <v>16</v>
+      </c>
+      <c r="G307" s="2">
+        <v>1</v>
+      </c>
+      <c r="H307" t="s">
+        <v>40</v>
+      </c>
+      <c r="I307" s="2">
+        <v>3</v>
+      </c>
+      <c r="J307" s="7">
+        <v>5.3899999999999998E-3</v>
+      </c>
+      <c r="K307" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L307" t="s">
+        <v>18</v>
+      </c>
+      <c r="M307" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N307" s="1" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="308" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A308" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="B308" t="s">
+        <v>14</v>
+      </c>
+      <c r="C308" s="2">
+        <v>1</v>
+      </c>
+      <c r="D308" t="s">
+        <v>26</v>
+      </c>
+      <c r="E308" s="2">
+        <v>50</v>
+      </c>
+      <c r="F308" t="s">
+        <v>21</v>
+      </c>
+      <c r="G308" s="2">
+        <v>2</v>
+      </c>
+      <c r="H308" t="s">
+        <v>40</v>
+      </c>
+      <c r="I308" s="2">
+        <v>3</v>
+      </c>
+      <c r="J308" s="7">
+        <v>2.6949999999999999E-3</v>
+      </c>
+      <c r="K308" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L308" t="s">
+        <v>18</v>
+      </c>
+      <c r="M308" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N308" s="1" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="309" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A309" s="2" t="s">
+        <v>724</v>
+      </c>
+      <c r="B309" t="s">
+        <v>14</v>
+      </c>
+      <c r="C309" s="2">
+        <v>1</v>
+      </c>
+      <c r="D309" t="s">
+        <v>26</v>
+      </c>
+      <c r="E309" s="2">
+        <v>50</v>
+      </c>
+      <c r="F309" t="s">
+        <v>22</v>
+      </c>
+      <c r="G309" s="2">
+        <v>3</v>
+      </c>
+      <c r="H309" t="s">
+        <v>40</v>
+      </c>
+      <c r="I309" s="2">
+        <v>3</v>
+      </c>
+      <c r="J309" s="7">
+        <v>0</v>
+      </c>
+      <c r="K309" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L309" t="s">
+        <v>18</v>
+      </c>
+      <c r="M309" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N309" s="1" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="310" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A310" s="2" t="s">
+        <v>725</v>
+      </c>
+      <c r="B310" t="s">
+        <v>23</v>
+      </c>
+      <c r="C310" s="2">
+        <v>2</v>
+      </c>
+      <c r="D310" t="s">
+        <v>26</v>
+      </c>
+      <c r="E310" s="2">
+        <v>50</v>
+      </c>
+      <c r="F310" t="s">
+        <v>16</v>
+      </c>
+      <c r="G310" s="2">
+        <v>1</v>
+      </c>
+      <c r="H310" t="s">
+        <v>40</v>
+      </c>
+      <c r="I310" s="2">
+        <v>3</v>
+      </c>
+      <c r="J310" s="7">
+        <v>5.3899999999999998E-3</v>
+      </c>
+      <c r="K310" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L310" t="s">
+        <v>18</v>
+      </c>
+      <c r="M310" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N310" s="1" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="311" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A311" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="B311" t="s">
+        <v>23</v>
+      </c>
+      <c r="C311" s="2">
+        <v>2</v>
+      </c>
+      <c r="D311" t="s">
+        <v>26</v>
+      </c>
+      <c r="E311" s="2">
+        <v>50</v>
+      </c>
+      <c r="F311" t="s">
+        <v>21</v>
+      </c>
+      <c r="G311" s="2">
+        <v>2</v>
+      </c>
+      <c r="H311" t="s">
+        <v>40</v>
+      </c>
+      <c r="I311" s="2">
+        <v>3</v>
+      </c>
+      <c r="J311" s="7">
+        <v>2.6949999999999999E-3</v>
+      </c>
+      <c r="K311" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L311" t="s">
+        <v>18</v>
+      </c>
+      <c r="M311" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N311" s="1" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="312" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A312" s="2" t="s">
+        <v>727</v>
+      </c>
+      <c r="B312" t="s">
+        <v>23</v>
+      </c>
+      <c r="C312" s="2">
+        <v>2</v>
+      </c>
+      <c r="D312" t="s">
+        <v>26</v>
+      </c>
+      <c r="E312" s="2">
+        <v>50</v>
+      </c>
+      <c r="F312" t="s">
+        <v>22</v>
+      </c>
+      <c r="G312" s="2">
+        <v>3</v>
+      </c>
+      <c r="H312" t="s">
+        <v>40</v>
+      </c>
+      <c r="I312" s="2">
+        <v>3</v>
+      </c>
+      <c r="J312" s="7">
+        <v>0</v>
+      </c>
+      <c r="K312" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L312" t="s">
+        <v>18</v>
+      </c>
+      <c r="M312" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N312" s="1" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="313" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A313" s="2" t="s">
+        <v>728</v>
+      </c>
+      <c r="B313" t="s">
+        <v>14</v>
+      </c>
+      <c r="C313" s="2">
+        <v>1</v>
+      </c>
+      <c r="D313" t="s">
+        <v>27</v>
+      </c>
+      <c r="E313" s="2">
+        <v>60</v>
+      </c>
+      <c r="F313" t="s">
+        <v>16</v>
+      </c>
+      <c r="G313" s="2">
+        <v>1</v>
+      </c>
+      <c r="H313" t="s">
+        <v>40</v>
+      </c>
+      <c r="I313" s="2">
+        <v>3</v>
+      </c>
+      <c r="J313" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K313" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L313" t="s">
+        <v>18</v>
+      </c>
+      <c r="M313" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N313" s="1" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="314" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A314" s="2" t="s">
+        <v>729</v>
+      </c>
+      <c r="B314" t="s">
+        <v>14</v>
+      </c>
+      <c r="C314" s="2">
+        <v>1</v>
+      </c>
+      <c r="D314" t="s">
+        <v>27</v>
+      </c>
+      <c r="E314" s="2">
+        <v>60</v>
+      </c>
+      <c r="F314" t="s">
+        <v>21</v>
+      </c>
+      <c r="G314" s="2">
+        <v>2</v>
+      </c>
+      <c r="H314" t="s">
+        <v>40</v>
+      </c>
+      <c r="I314" s="2">
+        <v>3</v>
+      </c>
+      <c r="J314" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K314" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L314" t="s">
+        <v>18</v>
+      </c>
+      <c r="M314" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N314" s="1" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="315" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A315" s="2" t="s">
+        <v>730</v>
+      </c>
+      <c r="B315" t="s">
+        <v>14</v>
+      </c>
+      <c r="C315" s="2">
+        <v>1</v>
+      </c>
+      <c r="D315" t="s">
+        <v>27</v>
+      </c>
+      <c r="E315" s="2">
+        <v>60</v>
+      </c>
+      <c r="F315" t="s">
+        <v>22</v>
+      </c>
+      <c r="G315" s="2">
+        <v>3</v>
+      </c>
+      <c r="H315" t="s">
+        <v>40</v>
+      </c>
+      <c r="I315" s="2">
+        <v>3</v>
+      </c>
+      <c r="J315" s="7">
+        <v>0</v>
+      </c>
+      <c r="K315" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L315" t="s">
+        <v>18</v>
+      </c>
+      <c r="M315" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N315" s="1" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="316" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A316" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="B316" t="s">
+        <v>23</v>
+      </c>
+      <c r="C316" s="2">
+        <v>2</v>
+      </c>
+      <c r="D316" t="s">
+        <v>27</v>
+      </c>
+      <c r="E316" s="2">
+        <v>60</v>
+      </c>
+      <c r="F316" t="s">
+        <v>16</v>
+      </c>
+      <c r="G316" s="2">
+        <v>1</v>
+      </c>
+      <c r="H316" t="s">
+        <v>40</v>
+      </c>
+      <c r="I316" s="2">
+        <v>3</v>
+      </c>
+      <c r="J316" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K316" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L316" t="s">
+        <v>18</v>
+      </c>
+      <c r="M316" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N316" s="1" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="317" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A317" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="B317" t="s">
+        <v>23</v>
+      </c>
+      <c r="C317" s="2">
+        <v>2</v>
+      </c>
+      <c r="D317" t="s">
+        <v>27</v>
+      </c>
+      <c r="E317" s="2">
+        <v>60</v>
+      </c>
+      <c r="F317" t="s">
+        <v>21</v>
+      </c>
+      <c r="G317" s="2">
+        <v>2</v>
+      </c>
+      <c r="H317" t="s">
+        <v>40</v>
+      </c>
+      <c r="I317" s="2">
+        <v>3</v>
+      </c>
+      <c r="J317" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K317" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L317" t="s">
+        <v>18</v>
+      </c>
+      <c r="M317" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N317" s="1" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="318" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A318" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="B318" t="s">
+        <v>23</v>
+      </c>
+      <c r="C318" s="2">
+        <v>2</v>
+      </c>
+      <c r="D318" t="s">
+        <v>27</v>
+      </c>
+      <c r="E318" s="2">
+        <v>60</v>
+      </c>
+      <c r="F318" t="s">
+        <v>22</v>
+      </c>
+      <c r="G318" s="2">
+        <v>3</v>
+      </c>
+      <c r="H318" t="s">
+        <v>40</v>
+      </c>
+      <c r="I318" s="2">
+        <v>3</v>
+      </c>
+      <c r="J318" s="7">
+        <v>0</v>
+      </c>
+      <c r="K318" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L318" t="s">
+        <v>18</v>
+      </c>
+      <c r="M318" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N318" s="1" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="319" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A319" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="B319" t="s">
+        <v>14</v>
+      </c>
+      <c r="C319" s="2">
+        <v>1</v>
+      </c>
+      <c r="D319" t="s">
+        <v>28</v>
+      </c>
+      <c r="E319" s="2">
+        <v>61</v>
+      </c>
+      <c r="F319" t="s">
+        <v>16</v>
+      </c>
+      <c r="G319" s="2">
+        <v>1</v>
+      </c>
+      <c r="H319" t="s">
+        <v>40</v>
+      </c>
+      <c r="I319" s="2">
+        <v>3</v>
+      </c>
+      <c r="J319" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K319" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L319" t="s">
+        <v>18</v>
+      </c>
+      <c r="M319" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N319" s="1" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="320" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A320" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="B320" t="s">
+        <v>14</v>
+      </c>
+      <c r="C320" s="2">
+        <v>1</v>
+      </c>
+      <c r="D320" t="s">
+        <v>28</v>
+      </c>
+      <c r="E320" s="2">
+        <v>61</v>
+      </c>
+      <c r="F320" t="s">
+        <v>21</v>
+      </c>
+      <c r="G320" s="2">
+        <v>2</v>
+      </c>
+      <c r="H320" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="2">
+        <v>3</v>
+      </c>
+      <c r="J320" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K320" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L320" t="s">
+        <v>18</v>
+      </c>
+      <c r="M320" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N320" s="1" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="321" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A321" s="2" t="s">
+        <v>736</v>
+      </c>
+      <c r="B321" t="s">
+        <v>14</v>
+      </c>
+      <c r="C321" s="2">
+        <v>1</v>
+      </c>
+      <c r="D321" t="s">
+        <v>28</v>
+      </c>
+      <c r="E321" s="2">
+        <v>61</v>
+      </c>
+      <c r="F321" t="s">
+        <v>22</v>
+      </c>
+      <c r="G321" s="2">
+        <v>3</v>
+      </c>
+      <c r="H321" t="s">
+        <v>40</v>
+      </c>
+      <c r="I321" s="2">
+        <v>3</v>
+      </c>
+      <c r="J321" s="7">
+        <v>0</v>
+      </c>
+      <c r="K321" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L321" t="s">
+        <v>18</v>
+      </c>
+      <c r="M321" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N321" s="1" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="322" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A322" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="B322" t="s">
+        <v>23</v>
+      </c>
+      <c r="C322" s="2">
+        <v>2</v>
+      </c>
+      <c r="D322" t="s">
+        <v>28</v>
+      </c>
+      <c r="E322" s="2">
+        <v>61</v>
+      </c>
+      <c r="F322" t="s">
+        <v>16</v>
+      </c>
+      <c r="G322" s="2">
+        <v>1</v>
+      </c>
+      <c r="H322" t="s">
+        <v>40</v>
+      </c>
+      <c r="I322" s="2">
+        <v>3</v>
+      </c>
+      <c r="J322" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K322" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L322" t="s">
+        <v>18</v>
+      </c>
+      <c r="M322" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N322" s="1" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="323" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A323" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="B323" t="s">
+        <v>23</v>
+      </c>
+      <c r="C323" s="2">
+        <v>2</v>
+      </c>
+      <c r="D323" t="s">
+        <v>28</v>
+      </c>
+      <c r="E323" s="2">
+        <v>61</v>
+      </c>
+      <c r="F323" t="s">
+        <v>21</v>
+      </c>
+      <c r="G323" s="2">
+        <v>2</v>
+      </c>
+      <c r="H323" t="s">
+        <v>40</v>
+      </c>
+      <c r="I323" s="2">
+        <v>3</v>
+      </c>
+      <c r="J323" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K323" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L323" t="s">
+        <v>18</v>
+      </c>
+      <c r="M323" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N323" s="1" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="324" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A324" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="B324" t="s">
+        <v>23</v>
+      </c>
+      <c r="C324" s="2">
+        <v>2</v>
+      </c>
+      <c r="D324" t="s">
+        <v>28</v>
+      </c>
+      <c r="E324" s="2">
+        <v>61</v>
+      </c>
+      <c r="F324" t="s">
+        <v>22</v>
+      </c>
+      <c r="G324" s="2">
+        <v>3</v>
+      </c>
+      <c r="H324" t="s">
+        <v>40</v>
+      </c>
+      <c r="I324" s="2">
+        <v>3</v>
+      </c>
+      <c r="J324" s="7">
+        <v>0</v>
+      </c>
+      <c r="K324" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L324" t="s">
+        <v>18</v>
+      </c>
+      <c r="M324" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N324" s="1" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="325" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A325" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="B325" t="s">
+        <v>14</v>
+      </c>
+      <c r="C325" s="2">
+        <v>1</v>
+      </c>
+      <c r="D325" t="s">
+        <v>29</v>
+      </c>
+      <c r="E325" s="2">
+        <v>62</v>
+      </c>
+      <c r="F325" t="s">
+        <v>16</v>
+      </c>
+      <c r="G325" s="2">
+        <v>1</v>
+      </c>
+      <c r="H325" t="s">
+        <v>40</v>
+      </c>
+      <c r="I325" s="2">
+        <v>3</v>
+      </c>
+      <c r="J325" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K325" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L325" t="s">
+        <v>18</v>
+      </c>
+      <c r="M325" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N325" s="1" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="326" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A326" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="B326" t="s">
+        <v>14</v>
+      </c>
+      <c r="C326" s="2">
+        <v>1</v>
+      </c>
+      <c r="D326" t="s">
+        <v>29</v>
+      </c>
+      <c r="E326" s="2">
+        <v>62</v>
+      </c>
+      <c r="F326" t="s">
+        <v>21</v>
+      </c>
+      <c r="G326" s="2">
+        <v>2</v>
+      </c>
+      <c r="H326" t="s">
+        <v>40</v>
+      </c>
+      <c r="I326" s="2">
+        <v>3</v>
+      </c>
+      <c r="J326" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K326" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L326" t="s">
+        <v>18</v>
+      </c>
+      <c r="M326" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N326" s="1" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="327" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A327" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="B327" t="s">
+        <v>14</v>
+      </c>
+      <c r="C327" s="2">
+        <v>1</v>
+      </c>
+      <c r="D327" t="s">
+        <v>29</v>
+      </c>
+      <c r="E327" s="2">
+        <v>62</v>
+      </c>
+      <c r="F327" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="2">
+        <v>3</v>
+      </c>
+      <c r="H327" t="s">
+        <v>40</v>
+      </c>
+      <c r="I327" s="2">
+        <v>3</v>
+      </c>
+      <c r="J327" s="7">
+        <v>0</v>
+      </c>
+      <c r="K327" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L327" t="s">
+        <v>18</v>
+      </c>
+      <c r="M327" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N327" s="1" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="328" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A328" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="B328" t="s">
+        <v>23</v>
+      </c>
+      <c r="C328" s="2">
+        <v>2</v>
+      </c>
+      <c r="D328" t="s">
+        <v>29</v>
+      </c>
+      <c r="E328" s="2">
+        <v>62</v>
+      </c>
+      <c r="F328" t="s">
+        <v>16</v>
+      </c>
+      <c r="G328" s="2">
+        <v>1</v>
+      </c>
+      <c r="H328" t="s">
+        <v>40</v>
+      </c>
+      <c r="I328" s="2">
+        <v>3</v>
+      </c>
+      <c r="J328" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K328" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L328" t="s">
+        <v>18</v>
+      </c>
+      <c r="M328" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N328" s="1" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="329" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A329" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="B329" t="s">
+        <v>23</v>
+      </c>
+      <c r="C329" s="2">
+        <v>2</v>
+      </c>
+      <c r="D329" t="s">
+        <v>29</v>
+      </c>
+      <c r="E329" s="2">
+        <v>62</v>
+      </c>
+      <c r="F329" t="s">
+        <v>21</v>
+      </c>
+      <c r="G329" s="2">
+        <v>2</v>
+      </c>
+      <c r="H329" t="s">
+        <v>40</v>
+      </c>
+      <c r="I329" s="2">
+        <v>3</v>
+      </c>
+      <c r="J329" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K329" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L329" t="s">
+        <v>18</v>
+      </c>
+      <c r="M329" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N329" s="1" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="330" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A330" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="B330" t="s">
+        <v>23</v>
+      </c>
+      <c r="C330" s="2">
+        <v>2</v>
+      </c>
+      <c r="D330" t="s">
+        <v>29</v>
+      </c>
+      <c r="E330" s="2">
+        <v>62</v>
+      </c>
+      <c r="F330" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="2">
+        <v>3</v>
+      </c>
+      <c r="H330" t="s">
+        <v>40</v>
+      </c>
+      <c r="I330" s="2">
+        <v>3</v>
+      </c>
+      <c r="J330" s="7">
+        <v>0</v>
+      </c>
+      <c r="K330" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L330" t="s">
+        <v>18</v>
+      </c>
+      <c r="M330" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N330" s="1" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="331" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A331" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="B331" t="s">
+        <v>14</v>
+      </c>
+      <c r="C331" s="2">
+        <v>1</v>
+      </c>
+      <c r="D331" t="s">
+        <v>30</v>
+      </c>
+      <c r="E331" s="2">
+        <v>63</v>
+      </c>
+      <c r="F331" t="s">
+        <v>16</v>
+      </c>
+      <c r="G331" s="2">
+        <v>1</v>
+      </c>
+      <c r="H331" t="s">
+        <v>40</v>
+      </c>
+      <c r="I331" s="2">
+        <v>3</v>
+      </c>
+      <c r="J331" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K331" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L331" t="s">
+        <v>18</v>
+      </c>
+      <c r="M331" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N331" s="1" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="332" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A332" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="B332" t="s">
+        <v>14</v>
+      </c>
+      <c r="C332" s="2">
+        <v>1</v>
+      </c>
+      <c r="D332" t="s">
+        <v>30</v>
+      </c>
+      <c r="E332" s="2">
+        <v>63</v>
+      </c>
+      <c r="F332" t="s">
+        <v>21</v>
+      </c>
+      <c r="G332" s="2">
+        <v>2</v>
+      </c>
+      <c r="H332" t="s">
+        <v>40</v>
+      </c>
+      <c r="I332" s="2">
+        <v>3</v>
+      </c>
+      <c r="J332" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K332" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L332" t="s">
+        <v>18</v>
+      </c>
+      <c r="M332" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N332" s="1" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="333" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A333" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="B333" t="s">
+        <v>14</v>
+      </c>
+      <c r="C333" s="2">
+        <v>1</v>
+      </c>
+      <c r="D333" t="s">
+        <v>30</v>
+      </c>
+      <c r="E333" s="2">
+        <v>63</v>
+      </c>
+      <c r="F333" t="s">
+        <v>22</v>
+      </c>
+      <c r="G333" s="2">
+        <v>3</v>
+      </c>
+      <c r="H333" t="s">
+        <v>40</v>
+      </c>
+      <c r="I333" s="2">
+        <v>3</v>
+      </c>
+      <c r="J333" s="7">
+        <v>0</v>
+      </c>
+      <c r="K333" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L333" t="s">
+        <v>18</v>
+      </c>
+      <c r="M333" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N333" s="1" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="334" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A334" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="B334" t="s">
+        <v>23</v>
+      </c>
+      <c r="C334" s="2">
+        <v>2</v>
+      </c>
+      <c r="D334" t="s">
+        <v>30</v>
+      </c>
+      <c r="E334" s="2">
+        <v>63</v>
+      </c>
+      <c r="F334" t="s">
+        <v>16</v>
+      </c>
+      <c r="G334" s="2">
+        <v>1</v>
+      </c>
+      <c r="H334" t="s">
+        <v>40</v>
+      </c>
+      <c r="I334" s="2">
+        <v>3</v>
+      </c>
+      <c r="J334" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K334" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L334" t="s">
+        <v>18</v>
+      </c>
+      <c r="M334" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N334" s="1" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="335" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A335" s="2" t="s">
+        <v>750</v>
+      </c>
+      <c r="B335" t="s">
+        <v>23</v>
+      </c>
+      <c r="C335" s="2">
+        <v>2</v>
+      </c>
+      <c r="D335" t="s">
+        <v>30</v>
+      </c>
+      <c r="E335" s="2">
+        <v>63</v>
+      </c>
+      <c r="F335" t="s">
+        <v>21</v>
+      </c>
+      <c r="G335" s="2">
+        <v>2</v>
+      </c>
+      <c r="H335" t="s">
+        <v>40</v>
+      </c>
+      <c r="I335" s="2">
+        <v>3</v>
+      </c>
+      <c r="J335" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K335" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L335" t="s">
+        <v>18</v>
+      </c>
+      <c r="M335" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N335" s="1" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="336" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A336" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="B336" t="s">
+        <v>23</v>
+      </c>
+      <c r="C336" s="2">
+        <v>2</v>
+      </c>
+      <c r="D336" t="s">
+        <v>30</v>
+      </c>
+      <c r="E336" s="2">
+        <v>63</v>
+      </c>
+      <c r="F336" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="2">
+        <v>3</v>
+      </c>
+      <c r="H336" t="s">
+        <v>40</v>
+      </c>
+      <c r="I336" s="2">
+        <v>3</v>
+      </c>
+      <c r="J336" s="7">
+        <v>0</v>
+      </c>
+      <c r="K336" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L336" t="s">
+        <v>18</v>
+      </c>
+      <c r="M336" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N336" s="1" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="337" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A337" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="B337" t="s">
+        <v>14</v>
+      </c>
+      <c r="C337" s="2">
+        <v>1</v>
+      </c>
+      <c r="D337" t="s">
         <v>31</v>
       </c>
-      <c r="E119">
-[...20 lines deleted...]
-      <c r="L119" t="s">
+      <c r="E337" s="2">
+        <v>64</v>
+      </c>
+      <c r="F337" t="s">
+        <v>16</v>
+      </c>
+      <c r="G337" s="2">
+        <v>1</v>
+      </c>
+      <c r="H337" t="s">
+        <v>40</v>
+      </c>
+      <c r="I337" s="2">
+        <v>3</v>
+      </c>
+      <c r="J337" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K337" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L337" t="s">
+        <v>18</v>
+      </c>
+      <c r="M337" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N337" s="1" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="338" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A338" s="2" t="s">
+        <v>753</v>
+      </c>
+      <c r="B338" t="s">
+        <v>14</v>
+      </c>
+      <c r="C338" s="2">
+        <v>1</v>
+      </c>
+      <c r="D338" t="s">
+        <v>31</v>
+      </c>
+      <c r="E338" s="2">
+        <v>64</v>
+      </c>
+      <c r="F338" t="s">
         <v>21</v>
       </c>
-      <c r="M119">
-[...13 lines deleted...]
-      <c r="D120" t="s">
+      <c r="G338" s="2">
+        <v>2</v>
+      </c>
+      <c r="H338" t="s">
+        <v>40</v>
+      </c>
+      <c r="I338" s="2">
+        <v>3</v>
+      </c>
+      <c r="J338" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K338" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L338" t="s">
+        <v>18</v>
+      </c>
+      <c r="M338" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N338" s="1" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="339" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A339" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="B339" t="s">
+        <v>14</v>
+      </c>
+      <c r="C339" s="2">
+        <v>1</v>
+      </c>
+      <c r="D339" t="s">
+        <v>31</v>
+      </c>
+      <c r="E339" s="2">
+        <v>64</v>
+      </c>
+      <c r="F339" t="s">
+        <v>22</v>
+      </c>
+      <c r="G339" s="2">
+        <v>3</v>
+      </c>
+      <c r="H339" t="s">
+        <v>40</v>
+      </c>
+      <c r="I339" s="2">
+        <v>3</v>
+      </c>
+      <c r="J339" s="7">
+        <v>0</v>
+      </c>
+      <c r="K339" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L339" t="s">
+        <v>18</v>
+      </c>
+      <c r="M339" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N339" s="1" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="340" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A340" s="2" t="s">
+        <v>755</v>
+      </c>
+      <c r="B340" t="s">
+        <v>23</v>
+      </c>
+      <c r="C340" s="2">
+        <v>2</v>
+      </c>
+      <c r="D340" t="s">
+        <v>31</v>
+      </c>
+      <c r="E340" s="2">
+        <v>64</v>
+      </c>
+      <c r="F340" t="s">
+        <v>16</v>
+      </c>
+      <c r="G340" s="2">
+        <v>1</v>
+      </c>
+      <c r="H340" t="s">
+        <v>40</v>
+      </c>
+      <c r="I340" s="2">
+        <v>3</v>
+      </c>
+      <c r="J340" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K340" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L340" t="s">
+        <v>18</v>
+      </c>
+      <c r="M340" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N340" s="1" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="341" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A341" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="B341" t="s">
+        <v>23</v>
+      </c>
+      <c r="C341" s="2">
+        <v>2</v>
+      </c>
+      <c r="D341" t="s">
+        <v>31</v>
+      </c>
+      <c r="E341" s="2">
+        <v>64</v>
+      </c>
+      <c r="F341" t="s">
+        <v>21</v>
+      </c>
+      <c r="G341" s="2">
+        <v>2</v>
+      </c>
+      <c r="H341" t="s">
+        <v>40</v>
+      </c>
+      <c r="I341" s="2">
+        <v>3</v>
+      </c>
+      <c r="J341" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K341" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L341" t="s">
+        <v>18</v>
+      </c>
+      <c r="M341" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N341" s="1" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="342" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A342" s="2" t="s">
+        <v>757</v>
+      </c>
+      <c r="B342" t="s">
+        <v>23</v>
+      </c>
+      <c r="C342" s="2">
+        <v>2</v>
+      </c>
+      <c r="D342" t="s">
+        <v>31</v>
+      </c>
+      <c r="E342" s="2">
+        <v>64</v>
+      </c>
+      <c r="F342" t="s">
+        <v>22</v>
+      </c>
+      <c r="G342" s="2">
+        <v>3</v>
+      </c>
+      <c r="H342" t="s">
+        <v>40</v>
+      </c>
+      <c r="I342" s="2">
+        <v>3</v>
+      </c>
+      <c r="J342" s="7">
+        <v>0</v>
+      </c>
+      <c r="K342" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L342" t="s">
+        <v>18</v>
+      </c>
+      <c r="M342" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N342" s="1" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="343" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A343" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="B343" t="s">
+        <v>14</v>
+      </c>
+      <c r="C343" s="2">
+        <v>1</v>
+      </c>
+      <c r="D343" t="s">
+        <v>32</v>
+      </c>
+      <c r="E343" s="2">
+        <v>65</v>
+      </c>
+      <c r="F343" t="s">
+        <v>16</v>
+      </c>
+      <c r="G343" s="2">
+        <v>1</v>
+      </c>
+      <c r="H343" t="s">
+        <v>40</v>
+      </c>
+      <c r="I343" s="2">
+        <v>3</v>
+      </c>
+      <c r="J343" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K343" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L343" t="s">
+        <v>18</v>
+      </c>
+      <c r="M343" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N343" s="1" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="344" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A344" s="2" t="s">
+        <v>759</v>
+      </c>
+      <c r="B344" t="s">
+        <v>14</v>
+      </c>
+      <c r="C344" s="2">
+        <v>1</v>
+      </c>
+      <c r="D344" t="s">
+        <v>32</v>
+      </c>
+      <c r="E344" s="2">
+        <v>65</v>
+      </c>
+      <c r="F344" t="s">
+        <v>21</v>
+      </c>
+      <c r="G344" s="2">
+        <v>2</v>
+      </c>
+      <c r="H344" t="s">
+        <v>40</v>
+      </c>
+      <c r="I344" s="2">
+        <v>3</v>
+      </c>
+      <c r="J344" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K344" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L344" t="s">
+        <v>18</v>
+      </c>
+      <c r="M344" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N344" s="1" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="345" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A345" s="2" t="s">
+        <v>760</v>
+      </c>
+      <c r="B345" t="s">
+        <v>14</v>
+      </c>
+      <c r="C345" s="2">
+        <v>1</v>
+      </c>
+      <c r="D345" t="s">
+        <v>32</v>
+      </c>
+      <c r="E345" s="2">
+        <v>65</v>
+      </c>
+      <c r="F345" t="s">
+        <v>22</v>
+      </c>
+      <c r="G345" s="2">
+        <v>3</v>
+      </c>
+      <c r="H345" t="s">
+        <v>40</v>
+      </c>
+      <c r="I345" s="2">
+        <v>3</v>
+      </c>
+      <c r="J345" s="7">
+        <v>0</v>
+      </c>
+      <c r="K345" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L345" t="s">
+        <v>18</v>
+      </c>
+      <c r="M345" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N345" s="1" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="346" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A346" s="2" t="s">
+        <v>761</v>
+      </c>
+      <c r="B346" t="s">
+        <v>23</v>
+      </c>
+      <c r="C346" s="2">
+        <v>2</v>
+      </c>
+      <c r="D346" t="s">
+        <v>32</v>
+      </c>
+      <c r="E346" s="2">
+        <v>65</v>
+      </c>
+      <c r="F346" t="s">
+        <v>16</v>
+      </c>
+      <c r="G346" s="2">
+        <v>1</v>
+      </c>
+      <c r="H346" t="s">
+        <v>40</v>
+      </c>
+      <c r="I346" s="2">
+        <v>3</v>
+      </c>
+      <c r="J346" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K346" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L346" t="s">
+        <v>18</v>
+      </c>
+      <c r="M346" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N346" s="1" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="347" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A347" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="B347" t="s">
+        <v>23</v>
+      </c>
+      <c r="C347" s="2">
+        <v>2</v>
+      </c>
+      <c r="D347" t="s">
+        <v>32</v>
+      </c>
+      <c r="E347" s="2">
+        <v>65</v>
+      </c>
+      <c r="F347" t="s">
+        <v>21</v>
+      </c>
+      <c r="G347" s="2">
+        <v>2</v>
+      </c>
+      <c r="H347" t="s">
+        <v>40</v>
+      </c>
+      <c r="I347" s="2">
+        <v>3</v>
+      </c>
+      <c r="J347" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K347" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L347" t="s">
+        <v>18</v>
+      </c>
+      <c r="M347" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N347" s="1" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="348" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A348" s="2" t="s">
+        <v>763</v>
+      </c>
+      <c r="B348" t="s">
+        <v>23</v>
+      </c>
+      <c r="C348" s="2">
+        <v>2</v>
+      </c>
+      <c r="D348" t="s">
+        <v>32</v>
+      </c>
+      <c r="E348" s="2">
+        <v>65</v>
+      </c>
+      <c r="F348" t="s">
+        <v>22</v>
+      </c>
+      <c r="G348" s="2">
+        <v>3</v>
+      </c>
+      <c r="H348" t="s">
+        <v>40</v>
+      </c>
+      <c r="I348" s="2">
+        <v>3</v>
+      </c>
+      <c r="J348" s="7">
+        <v>0</v>
+      </c>
+      <c r="K348" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L348" t="s">
+        <v>18</v>
+      </c>
+      <c r="M348" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N348" s="1" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="349" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A349" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="B349" t="s">
+        <v>14</v>
+      </c>
+      <c r="C349" s="2">
+        <v>1</v>
+      </c>
+      <c r="D349" t="s">
+        <v>33</v>
+      </c>
+      <c r="E349" s="2">
+        <v>66</v>
+      </c>
+      <c r="F349" t="s">
+        <v>16</v>
+      </c>
+      <c r="G349" s="2">
+        <v>1</v>
+      </c>
+      <c r="H349" t="s">
+        <v>40</v>
+      </c>
+      <c r="I349" s="2">
+        <v>3</v>
+      </c>
+      <c r="J349" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K349" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L349" t="s">
+        <v>18</v>
+      </c>
+      <c r="M349" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N349" s="1" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="350" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A350" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="B350" t="s">
+        <v>14</v>
+      </c>
+      <c r="C350" s="2">
+        <v>1</v>
+      </c>
+      <c r="D350" t="s">
+        <v>33</v>
+      </c>
+      <c r="E350" s="2">
+        <v>66</v>
+      </c>
+      <c r="F350" t="s">
+        <v>21</v>
+      </c>
+      <c r="G350" s="2">
+        <v>2</v>
+      </c>
+      <c r="H350" t="s">
+        <v>40</v>
+      </c>
+      <c r="I350" s="2">
+        <v>3</v>
+      </c>
+      <c r="J350" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K350" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L350" t="s">
+        <v>18</v>
+      </c>
+      <c r="M350" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N350" s="1" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="351" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A351" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="B351" t="s">
+        <v>14</v>
+      </c>
+      <c r="C351" s="2">
+        <v>1</v>
+      </c>
+      <c r="D351" t="s">
+        <v>33</v>
+      </c>
+      <c r="E351" s="2">
+        <v>66</v>
+      </c>
+      <c r="F351" t="s">
+        <v>22</v>
+      </c>
+      <c r="G351" s="2">
+        <v>3</v>
+      </c>
+      <c r="H351" t="s">
+        <v>40</v>
+      </c>
+      <c r="I351" s="2">
+        <v>3</v>
+      </c>
+      <c r="J351" s="7">
+        <v>0</v>
+      </c>
+      <c r="K351" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L351" t="s">
+        <v>18</v>
+      </c>
+      <c r="M351" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N351" s="1" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="352" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A352" s="2" t="s">
+        <v>767</v>
+      </c>
+      <c r="B352" t="s">
+        <v>23</v>
+      </c>
+      <c r="C352" s="2">
+        <v>2</v>
+      </c>
+      <c r="D352" t="s">
+        <v>33</v>
+      </c>
+      <c r="E352" s="2">
+        <v>66</v>
+      </c>
+      <c r="F352" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="2">
+        <v>1</v>
+      </c>
+      <c r="H352" t="s">
+        <v>40</v>
+      </c>
+      <c r="I352" s="2">
+        <v>3</v>
+      </c>
+      <c r="J352" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K352" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L352" t="s">
+        <v>18</v>
+      </c>
+      <c r="M352" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N352" s="1" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="353" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A353" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="B353" t="s">
+        <v>23</v>
+      </c>
+      <c r="C353" s="2">
+        <v>2</v>
+      </c>
+      <c r="D353" t="s">
+        <v>33</v>
+      </c>
+      <c r="E353" s="2">
+        <v>66</v>
+      </c>
+      <c r="F353" t="s">
+        <v>21</v>
+      </c>
+      <c r="G353" s="2">
+        <v>2</v>
+      </c>
+      <c r="H353" t="s">
+        <v>40</v>
+      </c>
+      <c r="I353" s="2">
+        <v>3</v>
+      </c>
+      <c r="J353" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K353" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L353" t="s">
+        <v>18</v>
+      </c>
+      <c r="M353" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N353" s="1" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="354" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A354" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="B354" t="s">
+        <v>23</v>
+      </c>
+      <c r="C354" s="2">
+        <v>2</v>
+      </c>
+      <c r="D354" t="s">
+        <v>33</v>
+      </c>
+      <c r="E354" s="2">
+        <v>66</v>
+      </c>
+      <c r="F354" t="s">
+        <v>22</v>
+      </c>
+      <c r="G354" s="2">
+        <v>3</v>
+      </c>
+      <c r="H354" t="s">
+        <v>40</v>
+      </c>
+      <c r="I354" s="2">
+        <v>3</v>
+      </c>
+      <c r="J354" s="7">
+        <v>0</v>
+      </c>
+      <c r="K354" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L354" t="s">
+        <v>18</v>
+      </c>
+      <c r="M354" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N354" s="1" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="355" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A355" s="2" t="s">
+        <v>770</v>
+      </c>
+      <c r="B355" t="s">
+        <v>14</v>
+      </c>
+      <c r="C355" s="2">
+        <v>1</v>
+      </c>
+      <c r="D355" t="s">
         <v>34</v>
       </c>
-      <c r="E120">
-[...20 lines deleted...]
-      <c r="L120" t="s">
+      <c r="E355" s="2">
+        <v>67</v>
+      </c>
+      <c r="F355" t="s">
+        <v>16</v>
+      </c>
+      <c r="G355" s="2">
+        <v>1</v>
+      </c>
+      <c r="H355" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="2">
+        <v>3</v>
+      </c>
+      <c r="J355" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K355" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L355" t="s">
+        <v>18</v>
+      </c>
+      <c r="M355" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N355" s="1" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="356" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A356" s="2" t="s">
+        <v>771</v>
+      </c>
+      <c r="B356" t="s">
+        <v>14</v>
+      </c>
+      <c r="C356" s="2">
+        <v>1</v>
+      </c>
+      <c r="D356" t="s">
+        <v>34</v>
+      </c>
+      <c r="E356" s="2">
+        <v>67</v>
+      </c>
+      <c r="F356" t="s">
         <v>21</v>
       </c>
-      <c r="M120">
-[...13 lines deleted...]
-      <c r="D121" t="s">
+      <c r="G356" s="2">
+        <v>2</v>
+      </c>
+      <c r="H356" t="s">
+        <v>40</v>
+      </c>
+      <c r="I356" s="2">
+        <v>3</v>
+      </c>
+      <c r="J356" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K356" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L356" t="s">
+        <v>18</v>
+      </c>
+      <c r="M356" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N356" s="1" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="357" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A357" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="B357" t="s">
+        <v>14</v>
+      </c>
+      <c r="C357" s="2">
+        <v>1</v>
+      </c>
+      <c r="D357" t="s">
         <v>34</v>
       </c>
-      <c r="E121">
-[...2 lines deleted...]
-      <c r="F121" t="s">
+      <c r="E357" s="2">
+        <v>67</v>
+      </c>
+      <c r="F357" t="s">
+        <v>22</v>
+      </c>
+      <c r="G357" s="2">
+        <v>3</v>
+      </c>
+      <c r="H357" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="2">
+        <v>3</v>
+      </c>
+      <c r="J357" s="7">
+        <v>0</v>
+      </c>
+      <c r="K357" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L357" t="s">
+        <v>18</v>
+      </c>
+      <c r="M357" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N357" s="1" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="358" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A358" s="2" t="s">
+        <v>773</v>
+      </c>
+      <c r="B358" t="s">
         <v>23</v>
       </c>
-      <c r="G121">
-[...14 lines deleted...]
-      <c r="L121" t="s">
+      <c r="C358" s="2">
+        <v>2</v>
+      </c>
+      <c r="D358" t="s">
+        <v>34</v>
+      </c>
+      <c r="E358" s="2">
+        <v>67</v>
+      </c>
+      <c r="F358" t="s">
+        <v>16</v>
+      </c>
+      <c r="G358" s="2">
+        <v>1</v>
+      </c>
+      <c r="H358" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="2">
+        <v>3</v>
+      </c>
+      <c r="J358" s="7">
+        <v>0.21756</v>
+      </c>
+      <c r="K358" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L358" t="s">
+        <v>18</v>
+      </c>
+      <c r="M358" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N358" s="1" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="359" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A359" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="B359" t="s">
+        <v>23</v>
+      </c>
+      <c r="C359" s="2">
+        <v>2</v>
+      </c>
+      <c r="D359" t="s">
+        <v>34</v>
+      </c>
+      <c r="E359" s="2">
+        <v>67</v>
+      </c>
+      <c r="F359" t="s">
         <v>21</v>
       </c>
-      <c r="M121">
-[...13 lines deleted...]
-      <c r="D122" t="s">
+      <c r="G359" s="2">
+        <v>2</v>
+      </c>
+      <c r="H359" t="s">
+        <v>40</v>
+      </c>
+      <c r="I359" s="2">
+        <v>3</v>
+      </c>
+      <c r="J359" s="7">
+        <v>0.10878</v>
+      </c>
+      <c r="K359" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L359" t="s">
+        <v>18</v>
+      </c>
+      <c r="M359" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N359" s="1" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="360" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A360" s="2" t="s">
+        <v>775</v>
+      </c>
+      <c r="B360" t="s">
+        <v>23</v>
+      </c>
+      <c r="C360" s="2">
+        <v>2</v>
+      </c>
+      <c r="D360" t="s">
         <v>34</v>
       </c>
-      <c r="E122">
-[...20 lines deleted...]
-      <c r="L122" t="s">
+      <c r="E360" s="2">
+        <v>67</v>
+      </c>
+      <c r="F360" t="s">
+        <v>22</v>
+      </c>
+      <c r="G360" s="2">
+        <v>3</v>
+      </c>
+      <c r="H360" t="s">
+        <v>40</v>
+      </c>
+      <c r="I360" s="2">
+        <v>3</v>
+      </c>
+      <c r="J360" s="7">
+        <v>0</v>
+      </c>
+      <c r="K360" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L360" t="s">
+        <v>18</v>
+      </c>
+      <c r="M360" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N360" s="1" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="361" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A361" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="B361" t="s">
+        <v>14</v>
+      </c>
+      <c r="C361" s="2">
+        <v>1</v>
+      </c>
+      <c r="D361" t="s">
+        <v>35</v>
+      </c>
+      <c r="E361" s="2">
+        <v>99</v>
+      </c>
+      <c r="F361" t="s">
+        <v>16</v>
+      </c>
+      <c r="G361" s="2">
+        <v>1</v>
+      </c>
+      <c r="H361" t="s">
+        <v>40</v>
+      </c>
+      <c r="I361" s="2">
+        <v>3</v>
+      </c>
+      <c r="J361" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K361" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L361" t="s">
+        <v>18</v>
+      </c>
+      <c r="M361" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N361" s="1" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="362" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A362" s="2" t="s">
+        <v>777</v>
+      </c>
+      <c r="B362" t="s">
+        <v>14</v>
+      </c>
+      <c r="C362" s="2">
+        <v>1</v>
+      </c>
+      <c r="D362" t="s">
+        <v>35</v>
+      </c>
+      <c r="E362" s="2">
+        <v>99</v>
+      </c>
+      <c r="F362" t="s">
         <v>21</v>
       </c>
-      <c r="M122">
-[...13 lines deleted...]
-      <c r="D123" t="s">
+      <c r="G362" s="2">
+        <v>2</v>
+      </c>
+      <c r="H362" t="s">
+        <v>40</v>
+      </c>
+      <c r="I362" s="2">
+        <v>3</v>
+      </c>
+      <c r="J362" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K362" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L362" t="s">
+        <v>18</v>
+      </c>
+      <c r="M362" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N362" s="1" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="363" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A363" s="2" t="s">
+        <v>778</v>
+      </c>
+      <c r="B363" t="s">
+        <v>14</v>
+      </c>
+      <c r="C363" s="2">
+        <v>1</v>
+      </c>
+      <c r="D363" t="s">
         <v>35</v>
       </c>
-      <c r="E123">
-[...14 lines deleted...]
-      <c r="J123" t="s">
+      <c r="E363" s="2">
+        <v>99</v>
+      </c>
+      <c r="F363" t="s">
+        <v>22</v>
+      </c>
+      <c r="G363" s="2">
+        <v>3</v>
+      </c>
+      <c r="H363" t="s">
+        <v>40</v>
+      </c>
+      <c r="I363" s="2">
+        <v>3</v>
+      </c>
+      <c r="J363" s="7">
+        <v>0</v>
+      </c>
+      <c r="K363" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L363" t="s">
+        <v>18</v>
+      </c>
+      <c r="M363" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N363" s="1" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="364" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A364" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="B364" t="s">
+        <v>23</v>
+      </c>
+      <c r="C364" s="2">
+        <v>2</v>
+      </c>
+      <c r="D364" t="s">
+        <v>35</v>
+      </c>
+      <c r="E364" s="2">
+        <v>99</v>
+      </c>
+      <c r="F364" t="s">
+        <v>16</v>
+      </c>
+      <c r="G364" s="2">
+        <v>1</v>
+      </c>
+      <c r="H364" t="s">
+        <v>40</v>
+      </c>
+      <c r="I364" s="2">
+        <v>3</v>
+      </c>
+      <c r="J364" s="7">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="K364" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L364" t="s">
+        <v>18</v>
+      </c>
+      <c r="M364" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N364" s="1" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="365" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A365" s="2" t="s">
+        <v>780</v>
+      </c>
+      <c r="B365" t="s">
+        <v>23</v>
+      </c>
+      <c r="C365" s="2">
+        <v>2</v>
+      </c>
+      <c r="D365" t="s">
+        <v>35</v>
+      </c>
+      <c r="E365" s="2">
+        <v>99</v>
+      </c>
+      <c r="F365" t="s">
+        <v>21</v>
+      </c>
+      <c r="G365" s="2">
+        <v>2</v>
+      </c>
+      <c r="H365" t="s">
+        <v>40</v>
+      </c>
+      <c r="I365" s="2">
+        <v>3</v>
+      </c>
+      <c r="J365" s="7">
+        <v>1.9E-2</v>
+      </c>
+      <c r="K365" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L365" t="s">
+        <v>18</v>
+      </c>
+      <c r="M365" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N365" s="1" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="366" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A366" s="2" t="s">
+        <v>781</v>
+      </c>
+      <c r="B366" t="s">
+        <v>23</v>
+      </c>
+      <c r="C366" s="2">
+        <v>2</v>
+      </c>
+      <c r="D366" t="s">
+        <v>35</v>
+      </c>
+      <c r="E366" s="2">
+        <v>99</v>
+      </c>
+      <c r="F366" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="2">
+        <v>3</v>
+      </c>
+      <c r="H366" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="2">
+        <v>3</v>
+      </c>
+      <c r="J366" s="7">
+        <v>0</v>
+      </c>
+      <c r="K366" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L366" t="s">
+        <v>18</v>
+      </c>
+      <c r="M366" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N366" s="1" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="367" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A367" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="B367" t="s">
+        <v>14</v>
+      </c>
+      <c r="C367" s="2">
+        <v>1</v>
+      </c>
+      <c r="D367" t="s">
+        <v>15</v>
+      </c>
+      <c r="E367" s="2">
+        <v>10</v>
+      </c>
+      <c r="F367" t="s">
+        <v>16</v>
+      </c>
+      <c r="G367" s="2">
+        <v>1</v>
+      </c>
+      <c r="H367" t="s">
         <v>36</v>
       </c>
-      <c r="K123" t="s">
-[...2 lines deleted...]
-      <c r="L123" t="s">
+      <c r="I367" s="2">
+        <v>1</v>
+      </c>
+      <c r="J367" s="7">
+        <v>8.9800000000000001E-3</v>
+      </c>
+      <c r="K367" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L367" t="s">
+        <v>18</v>
+      </c>
+      <c r="M367" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N367" s="1" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="368" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A368" s="2" t="s">
+        <v>783</v>
+      </c>
+      <c r="B368" t="s">
+        <v>14</v>
+      </c>
+      <c r="C368" s="2">
+        <v>1</v>
+      </c>
+      <c r="D368" t="s">
+        <v>15</v>
+      </c>
+      <c r="E368" s="2">
+        <v>10</v>
+      </c>
+      <c r="F368" t="s">
         <v>21</v>
       </c>
-      <c r="M123">
-[...19 lines deleted...]
-      <c r="F124" t="s">
+      <c r="G368" s="2">
+        <v>2</v>
+      </c>
+      <c r="H368" t="s">
+        <v>36</v>
+      </c>
+      <c r="I368" s="2">
+        <v>1</v>
+      </c>
+      <c r="J368" s="7">
+        <v>4.4900000000000001E-3</v>
+      </c>
+      <c r="K368" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L368" t="s">
+        <v>18</v>
+      </c>
+      <c r="M368" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N368" s="1" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="369" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A369" s="2" t="s">
+        <v>784</v>
+      </c>
+      <c r="B369" t="s">
+        <v>14</v>
+      </c>
+      <c r="C369" s="2">
+        <v>1</v>
+      </c>
+      <c r="D369" t="s">
+        <v>15</v>
+      </c>
+      <c r="E369" s="2">
+        <v>10</v>
+      </c>
+      <c r="F369" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="2">
+        <v>3</v>
+      </c>
+      <c r="H369" t="s">
+        <v>36</v>
+      </c>
+      <c r="I369" s="2">
+        <v>1</v>
+      </c>
+      <c r="J369" s="7">
+        <v>0</v>
+      </c>
+      <c r="K369" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L369" t="s">
+        <v>18</v>
+      </c>
+      <c r="M369" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N369" s="1" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="370" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A370" s="2" t="s">
+        <v>785</v>
+      </c>
+      <c r="B370" t="s">
         <v>23</v>
       </c>
-      <c r="G124">
-[...14 lines deleted...]
-      <c r="L124" t="s">
+      <c r="C370" s="2">
+        <v>2</v>
+      </c>
+      <c r="D370" t="s">
+        <v>15</v>
+      </c>
+      <c r="E370" s="2">
+        <v>10</v>
+      </c>
+      <c r="F370" t="s">
+        <v>16</v>
+      </c>
+      <c r="G370" s="2">
+        <v>1</v>
+      </c>
+      <c r="H370" t="s">
+        <v>36</v>
+      </c>
+      <c r="I370" s="2">
+        <v>1</v>
+      </c>
+      <c r="J370" s="7">
+        <v>8.9800000000000001E-3</v>
+      </c>
+      <c r="K370" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L370" t="s">
+        <v>18</v>
+      </c>
+      <c r="M370" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N370" s="1" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="371" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A371" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="B371" t="s">
+        <v>23</v>
+      </c>
+      <c r="C371" s="2">
+        <v>2</v>
+      </c>
+      <c r="D371" t="s">
+        <v>15</v>
+      </c>
+      <c r="E371" s="2">
+        <v>10</v>
+      </c>
+      <c r="F371" t="s">
         <v>21</v>
       </c>
-      <c r="M124">
-[...101 lines deleted...]
-      <c r="F127" t="s">
+      <c r="G371" s="2">
+        <v>2</v>
+      </c>
+      <c r="H371" t="s">
+        <v>36</v>
+      </c>
+      <c r="I371" s="2">
+        <v>1</v>
+      </c>
+      <c r="J371" s="7">
+        <v>4.4900000000000001E-3</v>
+      </c>
+      <c r="K371" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L371" t="s">
+        <v>18</v>
+      </c>
+      <c r="M371" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N371" s="1" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="372" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A372" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="B372" t="s">
         <v>23</v>
       </c>
-      <c r="G127">
-[...1289 lines deleted...]
-        <v>0</v>
+      <c r="C372" s="2">
+        <v>2</v>
+      </c>
+      <c r="D372" t="s">
+        <v>15</v>
+      </c>
+      <c r="E372" s="2">
+        <v>10</v>
+      </c>
+      <c r="F372" t="s">
+        <v>22</v>
+      </c>
+      <c r="G372" s="2">
+        <v>3</v>
+      </c>
+      <c r="H372" t="s">
+        <v>36</v>
+      </c>
+      <c r="I372" s="2">
+        <v>1</v>
+      </c>
+      <c r="J372" s="7">
+        <v>0</v>
+      </c>
+      <c r="K372" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L372" t="s">
+        <v>18</v>
+      </c>
+      <c r="M372" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N372" s="1" t="s">
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DFBED8464080584EAFA6C353243A5096" ma:contentTypeVersion="154" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="d0115df904d9f05f170625a8470d103c">
-[...2 lines deleted...]
-    <xsd:import namespace="1a800b73-595b-4490-a9b2-e13002c5f657"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005522738F3F59204EBC340AAAF5A7D76C" ma:contentTypeVersion="15" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="b9a63d95f7ee1ac526bc1b39b265c10d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e15f7746-356c-4c0b-bf1c-eb786f73f04e" xmlns:ns3="b3ef948e-176b-4c65-80ed-f39c1dcf4474" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0bee69862aa140e73516b71bb24ceb27" ns2:_="" ns3:_="">
+    <xsd:import namespace="e15f7746-356c-4c0b-bf1c-eb786f73f04e"/>
+    <xsd:import namespace="b3ef948e-176b-4c65-80ed-f39c1dcf4474"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:ArchiverLinkFileType" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3f997321-4114-4a2b-a171-cd6b6c25a7d0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e15f7746-356c-4c0b-bf1c-eb786f73f04e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...12 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="02650640-1d5a-4b3c-b94c-c1d66a247d03" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4e6c9547-beee-49a2-85b3-09dc70ab768a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...11 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
-[...8 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a800b73-595b-4490-a9b2-e13002c5f657" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b3ef948e-176b-4c65-80ed-f39c1dcf4474" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4ba0fba0-57b1-4ff2-9afa-b5c4ad2b6259}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b3ef948e-176b-4c65-80ed-f39c1dcf4474">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -7820,100 +19599,138 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e15f7746-356c-4c0b-bf1c-eb786f73f04e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b3ef948e-176b-4c65-80ed-f39c1dcf4474" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E1F3D5C-8E63-4D8D-A7CE-C30C3152E1A0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6079E2F-BD87-4593-B899-E0FD2502FA1B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e15f7746-356c-4c0b-bf1c-eb786f73f04e"/>
+    <ds:schemaRef ds:uri="b3ef948e-176b-4c65-80ed-f39c1dcf4474"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEB48BB6-FCC8-40D4-898A-81F57BE6C396}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E309151-0901-4D99-BC96-0B276D09381F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e15f7746-356c-4c0b-bf1c-eb786f73f04e"/>
+    <ds:schemaRef ds:uri="b3ef948e-176b-4c65-80ed-f39c1dcf4474"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2227B085-5666-4575-AE06-E15C57BB59B8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E10CB384-4E0A-4F84-A0F0-809A012CFE5D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Barème_EPRO-2026_ A TELECHARGER</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Christopher ALMEIDA</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100DFBED8464080584EAFA6C353243A5096</vt:lpwstr>
+    <vt:lpwstr>0x0101005522738F3F59204EBC340AAAF5A7D76C</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>